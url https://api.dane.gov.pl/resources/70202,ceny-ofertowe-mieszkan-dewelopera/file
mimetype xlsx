--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1723BF2-C67C-4365-A192-712B908B8C68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03BF0100-DD0E-4384-B7B2-F39C30AD2120}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{336D2583-5C4C-4C42-9206-61D546232E49}"/>
   </bookViews>
   <sheets>
     <sheet name="dane-2homes" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3017" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3119" uniqueCount="125">
   <si>
     <t>Nazwa dewelopera</t>
   </si>
   <si>
     <t>Forma prawna dewelopera</t>
   </si>
   <si>
     <t>Nr KRS</t>
   </si>
   <si>
     <t>Nr wpisu do CEiDG</t>
   </si>
   <si>
     <t>Nr NIP</t>
   </si>
   <si>
     <t>Nr REGON</t>
   </si>
   <si>
     <t>Nr telefonu</t>
   </si>
   <si>
     <t>Adres poczty elektronicznej</t>
   </si>
   <si>
@@ -396,153 +396,165 @@
     <t>I/1</t>
   </si>
   <si>
     <t>I/2</t>
   </si>
   <si>
     <t>J/1</t>
   </si>
   <si>
     <t>J/2</t>
   </si>
   <si>
     <t>K/1</t>
   </si>
   <si>
     <t>K/2</t>
   </si>
   <si>
     <t>Rezerwacja</t>
   </si>
   <si>
     <t>Sprzedane</t>
   </si>
   <si>
     <t>Aktualna oferta</t>
+  </si>
+  <si>
+    <t>Wykończenie pod klucz – aktualna oferta</t>
+  </si>
+  <si>
+    <t>Promocja - aktualna oferta</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="00\-000"/>
     <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
@@ -553,50 +565,61 @@
     <xf numFmtId="1" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="7" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="8" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -891,59 +914,59 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA33353A-1A07-421F-B982-7CDBB172178E}">
-  <dimension ref="A1:BH59"/>
+  <dimension ref="A1:BH61"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="X13" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="AN27" sqref="AN27"/>
+      <selection activeCell="AM30" sqref="AM30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.5546875" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="11.21875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="11.21875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.44140625" customWidth="1"/>
     <col min="7" max="7" width="10.109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24.5546875" customWidth="1"/>
     <col min="9" max="9" width="10.109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="31.44140625" customWidth="1"/>
     <col min="11" max="11" width="21.33203125" customWidth="1"/>
     <col min="12" max="12" width="19.33203125" customWidth="1"/>
     <col min="18" max="18" width="12.5546875" customWidth="1"/>
     <col min="19" max="19" width="14.77734375" customWidth="1"/>
     <col min="27" max="27" width="10.88671875" customWidth="1"/>
     <col min="33" max="33" width="11.109375" customWidth="1"/>
     <col min="38" max="38" width="14.44140625" customWidth="1"/>
     <col min="39" max="39" width="20.77734375" customWidth="1"/>
     <col min="40" max="40" width="16.6640625" customWidth="1"/>
     <col min="41" max="41" width="37.109375" bestFit="1" customWidth="1"/>
     <col min="42" max="57" width="6.44140625" customWidth="1"/>
@@ -1643,404 +1666,404 @@
       <c r="BA4" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BB4" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BC4" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BD4" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BE4" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BF4" s="16" t="s">
         <v>63</v>
       </c>
       <c r="BG4" s="16" t="s">
         <v>93</v>
       </c>
       <c r="BH4" s="21" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="5" spans="1:60" s="8" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="4" t="s">
+    <row r="5" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="5">
+      <c r="D5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="17">
         <v>8513251898</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="17">
         <v>386981763</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="17">
         <v>501481763</v>
       </c>
-      <c r="H5" s="15" t="s">
+      <c r="H5" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="I5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="4" t="s">
+      <c r="I5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...11 lines deleted...]
-      <c r="O5" s="4" t="s">
+      <c r="K5" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="P5" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="Q5" s="5"/>
-[...15 lines deleted...]
-      <c r="W5" s="4" t="s">
+      <c r="Q5" s="17"/>
+      <c r="R5" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="S5" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="V5" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="W5" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="X5" s="5" t="s">
+      <c r="X5" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="Y5" s="5"/>
-[...6 lines deleted...]
-      <c r="AB5" s="4" t="s">
+      <c r="Y5" s="17"/>
+      <c r="Z5" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB5" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="AC5" s="4" t="s">
-[...11 lines deleted...]
-      <c r="AG5" s="4" t="s">
+      <c r="AC5" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD5" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE5" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF5" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG5" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="AH5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AJ5" s="4" t="s">
+      <c r="AH5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI5" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ5" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AK5" s="4" t="s">
+      <c r="AK5" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="AL5" s="5">
+      <c r="AL5" s="17">
         <v>10315</v>
       </c>
-      <c r="AM5" s="7">
+      <c r="AM5" s="20">
         <v>46089.666666666664</v>
       </c>
-      <c r="AN5" s="5">
+      <c r="AN5" s="17">
         <v>899000</v>
       </c>
-      <c r="AO5" s="7">
+      <c r="AO5" s="20">
         <v>46089.666666666664</v>
       </c>
-      <c r="AP5" s="5" t="s">
-[...47 lines deleted...]
-      <c r="BF5" s="4" t="s">
+      <c r="AP5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD5" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF5" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="BG5" s="4" t="s">
+      <c r="BG5" s="16" t="s">
         <v>93</v>
       </c>
-      <c r="BH5" s="8" t="s">
-        <v>102</v>
+      <c r="BH5" s="21" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="6" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="16" t="s">
+    <row r="6" spans="1:60" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="C6" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="D6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="17">
+      <c r="D6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="55">
         <v>8513251898</v>
       </c>
-      <c r="F6" s="17">
+      <c r="F6" s="55">
         <v>386981763</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G6" s="55">
         <v>501481763</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H6" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="I6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="16" t="s">
+      <c r="I6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="K6" s="16" t="s">
-[...11 lines deleted...]
-      <c r="O6" s="16" t="s">
+      <c r="K6" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="L6" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="M6" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P6" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="Q6" s="17"/>
-[...15 lines deleted...]
-      <c r="W6" s="16" t="s">
+      <c r="Q6" s="55"/>
+      <c r="R6" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="S6" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="T6" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="U6" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="V6" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="W6" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="X6" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="Y6" s="17"/>
-[...6 lines deleted...]
-      <c r="AB6" s="16" t="s">
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA6" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB6" s="54" t="s">
         <v>73</v>
       </c>
-      <c r="AC6" s="16" t="s">
-[...11 lines deleted...]
-      <c r="AG6" s="16" t="s">
+      <c r="AC6" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD6" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE6" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF6" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG6" s="54" t="s">
         <v>71</v>
       </c>
-      <c r="AH6" s="17" t="s">
-[...5 lines deleted...]
-      <c r="AJ6" s="16" t="s">
+      <c r="AH6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI6" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ6" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AK6" s="16" t="s">
-[...62 lines deleted...]
-      <c r="BF6" s="16" t="s">
+      <c r="AK6" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL6" s="55">
+        <v>9741</v>
+      </c>
+      <c r="AM6" s="58">
+        <v>46208.666666666664</v>
+      </c>
+      <c r="AN6" s="55">
+        <v>849000</v>
+      </c>
+      <c r="AO6" s="58">
+        <v>46208.666666666664</v>
+      </c>
+      <c r="AP6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ6" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR6" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS6" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU6" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV6" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW6" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY6" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ6" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB6" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC6" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE6" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF6" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="BG6" s="16" t="s">
+      <c r="BG6" s="54" t="s">
         <v>93</v>
       </c>
-      <c r="BH6" s="21" t="s">
-        <v>89</v>
+      <c r="BH6" s="59" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="7" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="17">
         <v>8513251898</v>
       </c>
       <c r="F7" s="17">
         <v>386981763</v>
       </c>
       <c r="G7" s="17">
         <v>501481763</v>
       </c>
       <c r="H7" s="18" t="s">
@@ -2108,60 +2131,60 @@
       <c r="AD7" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AE7" s="16" t="s">
         <v>66</v>
       </c>
       <c r="AF7" s="16" t="s">
         <v>67</v>
       </c>
       <c r="AG7" s="16" t="s">
         <v>71</v>
       </c>
       <c r="AH7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AI7" s="19" t="s">
         <v>70</v>
       </c>
       <c r="AJ7" s="16" t="s">
         <v>19</v>
       </c>
       <c r="AK7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="AL7" s="17">
-        <v>8823</v>
+        <v>8708</v>
       </c>
       <c r="AM7" s="20">
         <v>45453.666666608799</v>
       </c>
       <c r="AN7" s="17">
-        <v>769000</v>
+        <v>759000</v>
       </c>
       <c r="AO7" s="20">
-        <v>45554.75</v>
+        <v>45453.666666608799</v>
       </c>
       <c r="AP7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AQ7" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AR7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AS7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AT7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AU7" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AV7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AW7" s="16" t="s">
         <v>23</v>
       </c>
@@ -2174,51 +2197,51 @@
       <c r="AZ7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BA7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BB7" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BC7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BD7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BE7" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BF7" s="16" t="s">
         <v>63</v>
       </c>
       <c r="BG7" s="16" t="s">
         <v>93</v>
       </c>
       <c r="BH7" s="21" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="17">
         <v>8513251898</v>
       </c>
       <c r="F8" s="17">
         <v>386981763</v>
       </c>
       <c r="G8" s="17">
         <v>501481763</v>
       </c>
       <c r="H8" s="18" t="s">
@@ -2286,60 +2309,60 @@
       <c r="AD8" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AE8" s="16" t="s">
         <v>66</v>
       </c>
       <c r="AF8" s="16" t="s">
         <v>67</v>
       </c>
       <c r="AG8" s="16" t="s">
         <v>71</v>
       </c>
       <c r="AH8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AI8" s="19" t="s">
         <v>70</v>
       </c>
       <c r="AJ8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="AK8" s="16" t="s">
         <v>74</v>
       </c>
       <c r="AL8" s="17">
-        <v>9741</v>
+        <v>8823</v>
       </c>
       <c r="AM8" s="20">
         <v>45453.666666608799</v>
       </c>
       <c r="AN8" s="17">
-        <v>849000</v>
+        <v>769000</v>
       </c>
       <c r="AO8" s="20">
-        <v>45615.75</v>
+        <v>45554.75</v>
       </c>
       <c r="AP8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AQ8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AR8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AS8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AT8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AU8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AV8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AW8" s="16" t="s">
         <v>23</v>
       </c>
@@ -2355,404 +2378,404 @@
       <c r="BA8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BB8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BC8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BD8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BE8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BF8" s="16" t="s">
         <v>63</v>
       </c>
       <c r="BG8" s="16" t="s">
         <v>93</v>
       </c>
       <c r="BH8" s="21" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="9" spans="1:60" s="8" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="4" t="s">
+    <row r="9" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B9" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="5">
+      <c r="D9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="17">
         <v>8513251898</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="17">
         <v>386981763</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="17">
         <v>501481763</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="H9" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="4" t="s">
+      <c r="I9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J9" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...11 lines deleted...]
-      <c r="O9" s="4" t="s">
+      <c r="K9" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="P9" s="5" t="s">
+      <c r="P9" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="Q9" s="5"/>
-[...15 lines deleted...]
-      <c r="W9" s="4" t="s">
+      <c r="Q9" s="17"/>
+      <c r="R9" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="S9" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="T9" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="U9" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="V9" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="W9" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="X9" s="5" t="s">
+      <c r="X9" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="Y9" s="5"/>
-[...6 lines deleted...]
-      <c r="AB9" s="4" t="s">
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB9" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="AC9" s="4" t="s">
-[...11 lines deleted...]
-      <c r="AG9" s="4" t="s">
+      <c r="AC9" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD9" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE9" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF9" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG9" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="AH9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AJ9" s="4" t="s">
+      <c r="AH9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI9" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ9" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AK9" s="4" t="s">
+      <c r="AK9" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="AL9" s="5">
+      <c r="AL9" s="17">
+        <v>9741</v>
+      </c>
+      <c r="AM9" s="20">
+        <v>45453.666666608799</v>
+      </c>
+      <c r="AN9" s="17">
+        <v>849000</v>
+      </c>
+      <c r="AO9" s="20">
+        <v>45615.75</v>
+      </c>
+      <c r="AP9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF9" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG9" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="BH9" s="21" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:60" s="8" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="5">
+        <v>8513251898</v>
+      </c>
+      <c r="F10" s="5">
+        <v>386981763</v>
+      </c>
+      <c r="G10" s="5">
+        <v>501481763</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="T10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="U10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="V10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="W10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ10" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AL10" s="5">
         <v>10315</v>
       </c>
-      <c r="AM9" s="7">
+      <c r="AM10" s="7">
         <v>46089.666666666664</v>
       </c>
-      <c r="AN9" s="5">
+      <c r="AN10" s="5">
         <v>899000</v>
       </c>
-      <c r="AO9" s="7">
+      <c r="AO10" s="7">
         <v>46089.666666666664</v>
       </c>
-      <c r="AP9" s="5" t="s">
-[...47 lines deleted...]
-      <c r="BF9" s="4" t="s">
+      <c r="AP10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="BG9" s="4" t="s">
+      <c r="BG10" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="BH9" s="8" t="s">
+      <c r="BH10" s="8" t="s">
         <v>102</v>
-      </c>
-[...176 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:60" s="14" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="10">
         <v>8513251898</v>
       </c>
       <c r="F11" s="10">
         <v>386981763</v>
       </c>
       <c r="G11" s="10">
         <v>501481763</v>
       </c>
       <c r="H11" s="11" t="s">
@@ -2817,63 +2840,63 @@
       <c r="AC11" s="9" t="s">
         <v>64</v>
       </c>
       <c r="AD11" s="9" t="s">
         <v>65</v>
       </c>
       <c r="AE11" s="9" t="s">
         <v>66</v>
       </c>
       <c r="AF11" s="9" t="s">
         <v>67</v>
       </c>
       <c r="AG11" s="9" t="s">
         <v>71</v>
       </c>
       <c r="AH11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AI11" s="12" t="s">
         <v>70</v>
       </c>
       <c r="AJ11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="AK11" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="AL11" s="10">
-        <v>8593</v>
+        <v>8708</v>
       </c>
       <c r="AM11" s="13">
-        <v>45455.666666608799</v>
+        <v>45454.666666608799</v>
       </c>
       <c r="AN11" s="10">
-        <v>749000</v>
+        <v>759000</v>
       </c>
       <c r="AO11" s="13">
-        <v>45455.666666608799</v>
+        <v>45454.666666608799</v>
       </c>
       <c r="AP11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AQ11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AR11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AS11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AT11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AW11" s="9" t="s">
         <v>23</v>
       </c>
@@ -2889,226 +2912,226 @@
       <c r="BA11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="BB11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="BC11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="BD11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="BE11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="BF11" s="9" t="s">
         <v>63</v>
       </c>
       <c r="BG11" s="9" t="s">
         <v>90</v>
       </c>
       <c r="BH11" s="14" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="12" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="16" t="s">
+    <row r="12" spans="1:60" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B12" s="16" t="s">
+      <c r="B12" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C12" s="16" t="s">
+      <c r="C12" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="17">
+      <c r="D12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="10">
         <v>8513251898</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="10">
         <v>386981763</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="10">
         <v>501481763</v>
       </c>
-      <c r="H12" s="18" t="s">
+      <c r="H12" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="I12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="16" t="s">
+      <c r="I12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="K12" s="16" t="s">
-[...11 lines deleted...]
-      <c r="O12" s="16" t="s">
+      <c r="K12" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="O12" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="P12" s="17" t="s">
+      <c r="P12" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="Q12" s="17"/>
-[...15 lines deleted...]
-      <c r="W12" s="16" t="s">
+      <c r="Q12" s="10"/>
+      <c r="R12" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="S12" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="T12" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="U12" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="V12" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W12" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="X12" s="17" t="s">
+      <c r="X12" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="Y12" s="17"/>
-[...6 lines deleted...]
-      <c r="AB12" s="16" t="s">
+      <c r="Y12" s="10"/>
+      <c r="Z12" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB12" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="AC12" s="16" t="s">
-[...11 lines deleted...]
-      <c r="AG12" s="16" t="s">
+      <c r="AC12" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD12" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE12" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF12" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG12" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="AH12" s="17" t="s">
-[...5 lines deleted...]
-      <c r="AJ12" s="16" t="s">
+      <c r="AH12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI12" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ12" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AK12" s="16" t="s">
-[...62 lines deleted...]
-      <c r="BF12" s="16" t="s">
+      <c r="AK12" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AL12" s="10">
+        <v>8593</v>
+      </c>
+      <c r="AM12" s="13">
+        <v>45455.666666608799</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>749000</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>45455.666666608799</v>
+      </c>
+      <c r="AP12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF12" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="BG12" s="16" t="s">
+      <c r="BG12" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="BH12" s="21" t="s">
-        <v>89</v>
+      <c r="BH12" s="14" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="17">
         <v>8513251898</v>
       </c>
       <c r="F13" s="17">
         <v>386981763</v>
       </c>
       <c r="G13" s="17">
         <v>501481763</v>
       </c>
       <c r="H13" s="18" t="s">
@@ -3176,60 +3199,60 @@
       <c r="AD13" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AE13" s="16" t="s">
         <v>66</v>
       </c>
       <c r="AF13" s="16" t="s">
         <v>67</v>
       </c>
       <c r="AG13" s="16" t="s">
         <v>71</v>
       </c>
       <c r="AH13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AI13" s="19" t="s">
         <v>70</v>
       </c>
       <c r="AJ13" s="16" t="s">
         <v>19</v>
       </c>
       <c r="AK13" s="16" t="s">
         <v>76</v>
       </c>
       <c r="AL13" s="17">
-        <v>8938</v>
+        <v>8708</v>
       </c>
       <c r="AM13" s="20">
         <v>45456.666666608799</v>
       </c>
       <c r="AN13" s="17">
-        <v>779000</v>
+        <v>759000</v>
       </c>
       <c r="AO13" s="20">
-        <v>45554.75</v>
+        <v>45456.666666608799</v>
       </c>
       <c r="AP13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AQ13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AR13" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AS13" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AT13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AU13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AV13" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AW13" s="16" t="s">
         <v>23</v>
       </c>
@@ -3242,407 +3265,407 @@
       <c r="AZ13" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BA13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BB13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BC13" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BD13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BE13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BF13" s="16" t="s">
         <v>63</v>
       </c>
       <c r="BG13" s="16" t="s">
         <v>90</v>
       </c>
       <c r="BH13" s="21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="17">
+        <v>8513251898</v>
+      </c>
+      <c r="F14" s="17">
+        <v>386981763</v>
+      </c>
+      <c r="G14" s="17">
+        <v>501481763</v>
+      </c>
+      <c r="H14" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J14" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="K14" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L14" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="N14" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="O14" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="P14" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q14" s="17"/>
+      <c r="R14" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="S14" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="T14" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="U14" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="V14" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="W14" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="X14" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y14" s="17"/>
+      <c r="Z14" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB14" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC14" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD14" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE14" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF14" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG14" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI14" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ14" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK14" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="AL14" s="17">
+        <v>8938</v>
+      </c>
+      <c r="AM14" s="20">
+        <v>45456.666666608799</v>
+      </c>
+      <c r="AN14" s="17">
+        <v>779000</v>
+      </c>
+      <c r="AO14" s="20">
+        <v>45554.75</v>
+      </c>
+      <c r="AP14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ14" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU14" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY14" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB14" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE14" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF14" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG14" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="BH14" s="21" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="14" spans="1:60" s="14" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="9" t="s">
+    <row r="15" spans="1:60" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="B15" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="C15" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="10">
+      <c r="D15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="10">
         <v>8513251898</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F15" s="10">
         <v>386981763</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G15" s="10">
         <v>501481763</v>
       </c>
-      <c r="H14" s="11" t="s">
+      <c r="H15" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="I14" s="10" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="9" t="s">
+      <c r="I15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="K14" s="9" t="s">
-[...11 lines deleted...]
-      <c r="O14" s="9" t="s">
+      <c r="K15" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="N15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="O15" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="P14" s="10" t="s">
+      <c r="P15" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="Q14" s="10"/>
-[...15 lines deleted...]
-      <c r="W14" s="9" t="s">
+      <c r="Q15" s="10"/>
+      <c r="R15" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="T15" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="U15" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="V15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W15" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="X14" s="10" t="s">
+      <c r="X15" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="Y14" s="10"/>
-[...6 lines deleted...]
-      <c r="AB14" s="9" t="s">
+      <c r="Y15" s="10"/>
+      <c r="Z15" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB15" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="AC14" s="9" t="s">
-[...11 lines deleted...]
-      <c r="AG14" s="9" t="s">
+      <c r="AC15" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD15" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE15" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG15" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="AH14" s="10" t="s">
-[...5 lines deleted...]
-      <c r="AJ14" s="9" t="s">
+      <c r="AH15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI15" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ15" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AK14" s="9" t="s">
+      <c r="AK15" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="AL14" s="10">
+      <c r="AL15" s="10">
         <v>9741</v>
       </c>
-      <c r="AM14" s="13">
+      <c r="AM15" s="13">
         <v>45456.666666608799</v>
       </c>
-      <c r="AN14" s="10">
+      <c r="AN15" s="10">
         <v>849000</v>
       </c>
-      <c r="AO14" s="13">
+      <c r="AO15" s="13">
         <v>45615.75</v>
       </c>
-      <c r="AP14" s="10" t="s">
-[...47 lines deleted...]
-      <c r="BF14" s="9" t="s">
+      <c r="AP15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF15" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="BG14" s="9" t="s">
+      <c r="BG15" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="BH14" s="14" t="s">
+      <c r="BH15" s="14" t="s">
         <v>91</v>
-      </c>
-[...176 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="17">
         <v>8513251898</v>
       </c>
       <c r="F16" s="17">
         <v>386981763</v>
       </c>
       <c r="G16" s="17">
         <v>501481763</v>
       </c>
       <c r="H16" s="18" t="s">
@@ -3710,60 +3733,60 @@
       <c r="AD16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AE16" s="16" t="s">
         <v>66</v>
       </c>
       <c r="AF16" s="16" t="s">
         <v>67</v>
       </c>
       <c r="AG16" s="16" t="s">
         <v>71</v>
       </c>
       <c r="AH16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AI16" s="19" t="s">
         <v>70</v>
       </c>
       <c r="AJ16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="AK16" s="16" t="s">
         <v>77</v>
       </c>
       <c r="AL16" s="17">
-        <v>8938</v>
+        <v>8708</v>
       </c>
       <c r="AM16" s="20">
         <v>45457.666666608799</v>
       </c>
       <c r="AN16" s="17">
-        <v>779000</v>
+        <v>759000</v>
       </c>
       <c r="AO16" s="20">
-        <v>45554.75</v>
+        <v>45457.666666608799</v>
       </c>
       <c r="AP16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AQ16" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AR16" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AS16" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AT16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AU16" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AV16" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AW16" s="16" t="s">
         <v>23</v>
       </c>
@@ -3776,51 +3799,51 @@
       <c r="AZ16" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BA16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BB16" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BC16" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BD16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BE16" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BF16" s="16" t="s">
         <v>63</v>
       </c>
       <c r="BG16" s="16" t="s">
         <v>93</v>
       </c>
       <c r="BH16" s="21" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="17">
         <v>8513251898</v>
       </c>
       <c r="F17" s="17">
         <v>386981763</v>
       </c>
       <c r="G17" s="17">
         <v>501481763</v>
       </c>
       <c r="H17" s="18" t="s">
@@ -3888,60 +3911,60 @@
       <c r="AD17" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AE17" s="16" t="s">
         <v>66</v>
       </c>
       <c r="AF17" s="16" t="s">
         <v>67</v>
       </c>
       <c r="AG17" s="16" t="s">
         <v>71</v>
       </c>
       <c r="AH17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AI17" s="19" t="s">
         <v>70</v>
       </c>
       <c r="AJ17" s="16" t="s">
         <v>19</v>
       </c>
       <c r="AK17" s="16" t="s">
         <v>77</v>
       </c>
       <c r="AL17" s="17">
-        <v>9741</v>
+        <v>8938</v>
       </c>
       <c r="AM17" s="20">
         <v>45457.666666608799</v>
       </c>
       <c r="AN17" s="17">
-        <v>849000</v>
+        <v>779000</v>
       </c>
       <c r="AO17" s="20">
-        <v>45615.75</v>
+        <v>45554.75</v>
       </c>
       <c r="AP17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AQ17" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AR17" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AS17" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AT17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="AU17" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AV17" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AW17" s="16" t="s">
         <v>23</v>
       </c>
@@ -3957,582 +3980,582 @@
       <c r="BA17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BB17" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BC17" s="16" t="s">
         <v>23</v>
       </c>
       <c r="BD17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="BE17" s="20" t="s">
         <v>23</v>
       </c>
       <c r="BF17" s="16" t="s">
         <v>63</v>
       </c>
       <c r="BG17" s="16" t="s">
         <v>93</v>
       </c>
       <c r="BH17" s="21" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="18" spans="1:60" s="8" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="4" t="s">
+    <row r="18" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="C18" s="4" t="s">
+      <c r="C18" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="5">
+      <c r="D18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="17">
         <v>8513251898</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="17">
         <v>386981763</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="17">
         <v>501481763</v>
       </c>
-      <c r="H18" s="15" t="s">
+      <c r="H18" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="I18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="4" t="s">
+      <c r="I18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J18" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="K18" s="4" t="s">
-[...11 lines deleted...]
-      <c r="O18" s="4" t="s">
+      <c r="K18" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L18" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="N18" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="O18" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="P18" s="5" t="s">
+      <c r="P18" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="Q18" s="5"/>
-[...15 lines deleted...]
-      <c r="W18" s="4" t="s">
+      <c r="Q18" s="17"/>
+      <c r="R18" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="S18" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="T18" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="U18" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="V18" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="W18" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="X18" s="5" t="s">
+      <c r="X18" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="Y18" s="5"/>
-[...6 lines deleted...]
-      <c r="AB18" s="4" t="s">
+      <c r="Y18" s="17"/>
+      <c r="Z18" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB18" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="AC18" s="4" t="s">
-[...11 lines deleted...]
-      <c r="AG18" s="4" t="s">
+      <c r="AC18" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD18" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE18" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF18" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG18" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="AH18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AJ18" s="4" t="s">
+      <c r="AH18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI18" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ18" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AK18" s="4" t="s">
+      <c r="AK18" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="AL18" s="5">
+      <c r="AL18" s="17">
+        <v>9741</v>
+      </c>
+      <c r="AM18" s="20">
+        <v>45457.666666608799</v>
+      </c>
+      <c r="AN18" s="17">
+        <v>849000</v>
+      </c>
+      <c r="AO18" s="20">
+        <v>45615.75</v>
+      </c>
+      <c r="AP18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ18" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU18" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY18" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB18" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE18" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF18" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG18" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="BH18" s="21" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="19" spans="1:60" s="21" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="17">
+        <v>8513251898</v>
+      </c>
+      <c r="F19" s="17">
+        <v>386981763</v>
+      </c>
+      <c r="G19" s="17">
+        <v>501481763</v>
+      </c>
+      <c r="H19" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="I19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="K19" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L19" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="N19" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="O19" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="P19" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q19" s="17"/>
+      <c r="R19" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="S19" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="T19" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="U19" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="V19" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="W19" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="X19" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y19" s="17"/>
+      <c r="Z19" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB19" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC19" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD19" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE19" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF19" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG19" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI19" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ19" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK19" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AL19" s="17">
         <v>10315</v>
       </c>
-      <c r="AM18" s="7">
+      <c r="AM19" s="20">
         <v>46089.666666666664</v>
       </c>
-      <c r="AN18" s="5">
+      <c r="AN19" s="17">
         <v>899000</v>
       </c>
-      <c r="AO18" s="7">
+      <c r="AO19" s="20">
         <v>46089.666666666664</v>
       </c>
-      <c r="AP18" s="5" t="s">
-[...47 lines deleted...]
-      <c r="BF18" s="4" t="s">
+      <c r="AP19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF19" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="BG18" s="4" t="s">
+      <c r="BG19" s="16" t="s">
         <v>93</v>
       </c>
-      <c r="BH18" s="8" t="s">
-        <v>102</v>
+      <c r="BH19" s="21" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="19" spans="1:60" s="14" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="9" t="s">
+    <row r="20" spans="1:60" s="8" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="B19" s="9" t="s">
+      <c r="B20" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="C20" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="D19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="10">
+      <c r="D20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" s="5">
         <v>8513251898</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F20" s="5">
         <v>386981763</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G20" s="5">
         <v>501481763</v>
       </c>
-      <c r="H19" s="11" t="s">
+      <c r="H20" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="I19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="9" t="s">
+      <c r="I20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J20" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K19" s="9" t="s">
-[...11 lines deleted...]
-      <c r="O19" s="9" t="s">
+      <c r="K20" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="P19" s="10" t="s">
+      <c r="P20" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="Q19" s="10"/>
-[...15 lines deleted...]
-      <c r="W19" s="9" t="s">
+      <c r="Q20" s="5"/>
+      <c r="R20" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S20" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="T20" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="U20" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="V20" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="W20" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="X19" s="10" t="s">
+      <c r="X20" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="Y19" s="10"/>
-[...6 lines deleted...]
-      <c r="AB19" s="9" t="s">
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB20" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="AC19" s="9" t="s">
-[...11 lines deleted...]
-      <c r="AG19" s="9" t="s">
+      <c r="AC20" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD20" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE20" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF20" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG20" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="AH19" s="10" t="s">
-[...5 lines deleted...]
-      <c r="AJ19" s="9" t="s">
+      <c r="AH20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI20" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ20" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="AK19" s="9" t="s">
-[...62 lines deleted...]
-      <c r="BF19" s="9" t="s">
+      <c r="AK20" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="AL20" s="5">
+        <v>14343.09</v>
+      </c>
+      <c r="AM20" s="7">
+        <v>46240.666666666664</v>
+      </c>
+      <c r="AN20" s="5">
+        <v>1250000</v>
+      </c>
+      <c r="AO20" s="7">
+        <v>46240.666666666664</v>
+      </c>
+      <c r="AP20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF20" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="BG19" s="9" t="s">
-[...181 lines deleted...]
-        <v>92</v>
+      <c r="BG20" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="BH20" s="8" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="21" spans="1:60" s="14" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="10">
         <v>8513251898</v>
       </c>
       <c r="F21" s="10">
         <v>386981763</v>
       </c>
       <c r="G21" s="10">
         <v>501481763</v>
       </c>
       <c r="H21" s="11" t="s">
@@ -4597,63 +4620,63 @@
       <c r="AC21" s="9" t="s">
         <v>64</v>
       </c>
       <c r="AD21" s="9" t="s">
         <v>65</v>
       </c>
       <c r="AE21" s="9" t="s">
         <v>66</v>
       </c>
       <c r="AF21" s="9" t="s">
         <v>67</v>
       </c>
       <c r="AG21" s="9" t="s">
         <v>71</v>
       </c>
       <c r="AH21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AI21" s="12" t="s">
         <v>70</v>
       </c>
       <c r="AJ21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="AK21" s="9" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="AL21" s="10">
-        <v>7458</v>
+        <v>9741</v>
       </c>
       <c r="AM21" s="13">
-        <v>45460.666666608799</v>
+        <v>45458.666666608799</v>
       </c>
       <c r="AN21" s="10">
-        <v>650000</v>
+        <v>849000</v>
       </c>
       <c r="AO21" s="13">
-        <v>45460.666666608799</v>
+        <v>45458.666666608799</v>
       </c>
       <c r="AP21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AQ21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AR21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AS21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AT21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AU21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>23</v>
       </c>
@@ -4775,63 +4798,63 @@
       <c r="AC22" s="28" t="s">
         <v>64</v>
       </c>
       <c r="AD22" s="28" t="s">
         <v>65</v>
       </c>
       <c r="AE22" s="28" t="s">
         <v>66</v>
       </c>
       <c r="AF22" s="28" t="s">
         <v>67</v>
       </c>
       <c r="AG22" s="28" t="s">
         <v>71</v>
       </c>
       <c r="AH22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="AI22" s="31" t="s">
         <v>70</v>
       </c>
       <c r="AJ22" s="28" t="s">
         <v>19</v>
       </c>
       <c r="AK22" s="28" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="AL22" s="29">
-        <v>8708</v>
+        <v>7458</v>
       </c>
       <c r="AM22" s="32">
-        <v>45461.666666608799</v>
+        <v>45459.666666608799</v>
       </c>
       <c r="AN22" s="29">
-        <v>759000</v>
+        <v>650000</v>
       </c>
       <c r="AO22" s="32">
-        <v>45461.666666608799</v>
+        <v>45459.666666608799</v>
       </c>
       <c r="AP22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="AQ22" s="32" t="s">
         <v>23</v>
       </c>
       <c r="AR22" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AS22" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AT22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="AU22" s="32" t="s">
         <v>23</v>
       </c>
       <c r="AV22" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AW22" s="28" t="s">
         <v>23</v>
       </c>
@@ -4844,588 +4867,588 @@
       <c r="AZ22" s="28" t="s">
         <v>23</v>
       </c>
       <c r="BA22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="BB22" s="32" t="s">
         <v>23</v>
       </c>
       <c r="BC22" s="28" t="s">
         <v>23</v>
       </c>
       <c r="BD22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="BE22" s="32" t="s">
         <v>23</v>
       </c>
       <c r="BF22" s="28" t="s">
         <v>63</v>
       </c>
       <c r="BG22" s="28" t="s">
         <v>90</v>
       </c>
       <c r="BH22" s="33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:60" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="10">
+        <v>8513251898</v>
+      </c>
+      <c r="F23" s="10">
+        <v>386981763</v>
+      </c>
+      <c r="G23" s="10">
+        <v>501481763</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="I23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="M23" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="N23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="O23" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="P23" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q23" s="10"/>
+      <c r="R23" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="T23" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="U23" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="V23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W23" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="X23" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y23" s="10"/>
+      <c r="Z23" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB23" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC23" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD23" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE23" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG23" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI23" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ23" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK23" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL23" s="10">
+        <v>7458</v>
+      </c>
+      <c r="AM23" s="13">
+        <v>45460.666666608799</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>650000</v>
+      </c>
+      <c r="AO23" s="13">
+        <v>45460.666666608799</v>
+      </c>
+      <c r="AP23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF23" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG23" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="BH23" s="14" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:60" s="33" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="29">
+        <v>8513251898</v>
+      </c>
+      <c r="F24" s="29">
+        <v>386981763</v>
+      </c>
+      <c r="G24" s="29">
+        <v>501481763</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="I24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="K24" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="L24" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="M24" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="N24" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="O24" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="P24" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q24" s="29"/>
+      <c r="R24" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="S24" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="T24" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="U24" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="V24" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="W24" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="X24" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y24" s="29"/>
+      <c r="Z24" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB24" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC24" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD24" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE24" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF24" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG24" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI24" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ24" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK24" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>8708</v>
+      </c>
+      <c r="AM24" s="32">
+        <v>45461.666666608799</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>759000</v>
+      </c>
+      <c r="AO24" s="32">
+        <v>45461.666666608799</v>
+      </c>
+      <c r="AP24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ24" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU24" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY24" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB24" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE24" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF24" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG24" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="BH24" s="33" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="23" spans="1:60" s="27" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="22" t="s">
+    <row r="25" spans="1:60" s="27" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B23" s="22" t="s">
+      <c r="B25" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="22" t="s">
+      <c r="C25" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="D23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="23">
+      <c r="D25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="23">
         <v>8513251898</v>
       </c>
-      <c r="F23" s="23">
+      <c r="F25" s="23">
         <v>386981763</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G25" s="23">
         <v>501481763</v>
       </c>
-      <c r="H23" s="24" t="s">
+      <c r="H25" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="I23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="22" t="s">
+      <c r="I25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="J25" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="K23" s="22" t="s">
-[...11 lines deleted...]
-      <c r="O23" s="22" t="s">
+      <c r="K25" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="L25" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="M25" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="N25" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="O25" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="P23" s="23" t="s">
+      <c r="P25" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="Q23" s="23"/>
-[...15 lines deleted...]
-      <c r="W23" s="22" t="s">
+      <c r="Q25" s="23"/>
+      <c r="R25" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="S25" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="T25" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="U25" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="V25" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="W25" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="X23" s="23" t="s">
+      <c r="X25" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="Y23" s="23"/>
-[...6 lines deleted...]
-      <c r="AB23" s="22" t="s">
+      <c r="Y25" s="23"/>
+      <c r="Z25" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB25" s="22" t="s">
         <v>73</v>
       </c>
-      <c r="AC23" s="22" t="s">
-[...11 lines deleted...]
-      <c r="AG23" s="22" t="s">
+      <c r="AC25" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD25" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE25" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF25" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG25" s="22" t="s">
         <v>71</v>
       </c>
-      <c r="AH23" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AJ23" s="22" t="s">
+      <c r="AH25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI25" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ25" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="AK23" s="22" t="s">
+      <c r="AK25" s="22" t="s">
         <v>80</v>
       </c>
-      <c r="AL23" s="23">
+      <c r="AL25" s="23">
         <v>8708</v>
       </c>
-      <c r="AM23" s="26">
+      <c r="AM25" s="26">
         <v>45462.666666608799</v>
       </c>
-      <c r="AN23" s="23">
+      <c r="AN25" s="23">
         <v>759000</v>
       </c>
-      <c r="AO23" s="26">
+      <c r="AO25" s="26">
         <v>45462.666666608799</v>
       </c>
-      <c r="AP23" s="23" t="s">
-[...47 lines deleted...]
-      <c r="BF23" s="22" t="s">
+      <c r="AP25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ25" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU25" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY25" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB25" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE25" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF25" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="BG23" s="22" t="s">
+      <c r="BG25" s="22" t="s">
         <v>90</v>
       </c>
-      <c r="BH23" s="27" t="s">
+      <c r="BH25" s="27" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="24" spans="1:60" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-[...355 lines deleted...]
-    <row r="26" spans="1:60" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:60" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A26" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E26" s="1">
         <v>8513251898</v>
       </c>
       <c r="F26" s="1">
         <v>386981763</v>
       </c>
       <c r="G26" s="1">
         <v>501481763</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>62</v>
       </c>
       <c r="I26" s="1" t="s">
@@ -5487,54 +5510,54 @@
       <c r="AC26" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD26" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE26" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF26" s="34" t="s">
         <v>67</v>
       </c>
       <c r="AG26" s="34" t="s">
         <v>88</v>
       </c>
       <c r="AH26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI26" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ26" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK26" s="34" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="AL26" s="1">
-        <v>8966</v>
+        <v>8839</v>
       </c>
       <c r="AM26" s="3">
         <v>45896.666666608799</v>
       </c>
       <c r="AN26" s="1">
         <v>739000</v>
       </c>
       <c r="AO26" s="3">
         <v>45896.666666608799</v>
       </c>
       <c r="AP26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR26" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS26" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT26" s="1" t="s">
         <v>23</v>
       </c>
@@ -5665,54 +5688,54 @@
       <c r="AC27" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD27" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE27" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF27" s="34" t="s">
         <v>67</v>
       </c>
       <c r="AG27" s="34" t="s">
         <v>88</v>
       </c>
       <c r="AH27" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI27" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ27" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK27" s="34" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="AL27" s="1">
-        <v>8966</v>
+        <v>8839</v>
       </c>
       <c r="AM27" s="3">
         <v>45896.666666608799</v>
       </c>
       <c r="AN27" s="1">
         <v>739000</v>
       </c>
       <c r="AO27" s="3">
         <v>45896.666666608799</v>
       </c>
       <c r="AP27" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR27" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS27" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT27" s="1" t="s">
         <v>23</v>
       </c>
@@ -5843,60 +5866,60 @@
       <c r="AC28" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD28" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE28" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF28" s="34" t="s">
         <v>67</v>
       </c>
       <c r="AG28" s="34" t="s">
         <v>88</v>
       </c>
       <c r="AH28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI28" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ28" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK28" s="34" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="AL28" s="1">
-        <v>9219</v>
+        <v>8966</v>
       </c>
       <c r="AM28" s="3">
         <v>45896.666666608799</v>
       </c>
       <c r="AN28" s="1">
-        <v>749000</v>
+        <v>739000</v>
       </c>
       <c r="AO28" s="3">
         <v>45896.666666608799</v>
       </c>
       <c r="AP28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR28" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS28" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV28" s="34" t="s">
         <v>23</v>
       </c>
@@ -5915,941 +5938,941 @@
       <c r="BA28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC28" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF28" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG28" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH28" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="29" spans="1:60" s="8" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="4" t="s">
+    <row r="29" spans="1:60" x14ac:dyDescent="0.3">
+      <c r="A29" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="B29" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="C29" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="5">
+      <c r="D29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" s="1">
         <v>8513251898</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F29" s="1">
         <v>386981763</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G29" s="1">
         <v>501481763</v>
       </c>
-      <c r="H29" s="15" t="s">
+      <c r="H29" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="I29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="4" t="s">
+      <c r="I29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J29" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="K29" s="4" t="s">
-[...11 lines deleted...]
-      <c r="O29" s="4" t="s">
+      <c r="K29" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M29" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="N29" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="O29" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="P29" s="5" t="s">
+      <c r="P29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="Q29" s="5"/>
-[...15 lines deleted...]
-      <c r="W29" s="4" t="s">
+      <c r="Q29" s="1"/>
+      <c r="R29" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="S29" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="T29" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="U29" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="V29" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="W29" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="X29" s="5" t="s">
+      <c r="X29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="Y29" s="5"/>
-[...6 lines deleted...]
-      <c r="AB29" s="4" t="s">
+      <c r="Y29" s="1"/>
+      <c r="Z29" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA29" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB29" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="AC29" s="4" t="s">
-[...11 lines deleted...]
-      <c r="AG29" s="4" t="s">
+      <c r="AC29" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD29" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE29" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF29" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG29" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="AH29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AJ29" s="4" t="s">
+      <c r="AH29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI29" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ29" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="AK29" s="4" t="s">
-[...62 lines deleted...]
-      <c r="BF29" s="4" t="s">
+      <c r="AK29" s="34" t="s">
+        <v>97</v>
+      </c>
+      <c r="AL29" s="1">
+        <v>8966</v>
+      </c>
+      <c r="AM29" s="3">
+        <v>45896.666666608799</v>
+      </c>
+      <c r="AN29" s="1">
+        <v>739000</v>
+      </c>
+      <c r="AO29" s="3">
+        <v>45896.666666608799</v>
+      </c>
+      <c r="AP29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR29" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS29" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV29" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW29" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ29" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC29" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF29" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="BG29" s="4" t="s">
+      <c r="BG29" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="BH29" s="8" t="s">
-        <v>122</v>
+      <c r="BH29" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="30" spans="1:60" x14ac:dyDescent="0.3">
-      <c r="A30" s="34" t="s">
+    <row r="30" spans="1:60" s="64" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="60" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="34" t="s">
+      <c r="B30" s="60" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="34" t="s">
+      <c r="C30" s="60" t="s">
         <v>61</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="D30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="61">
         <v>8513251898</v>
       </c>
-      <c r="F30" s="1">
+      <c r="F30" s="61">
         <v>386981763</v>
       </c>
-      <c r="G30" s="1">
+      <c r="G30" s="61">
         <v>501481763</v>
       </c>
       <c r="H30" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="I30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="34" t="s">
+      <c r="I30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="J30" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="K30" s="34" t="s">
-[...11 lines deleted...]
-      <c r="O30" s="34" t="s">
+      <c r="K30" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="L30" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="M30" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="N30" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="O30" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="P30" s="1" t="s">
+      <c r="P30" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Q30" s="1"/>
-[...15 lines deleted...]
-      <c r="W30" s="34" t="s">
+      <c r="Q30" s="61"/>
+      <c r="R30" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="S30" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="T30" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="U30" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="V30" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="W30" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="X30" s="1" t="s">
+      <c r="X30" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Y30" s="1"/>
-[...6 lines deleted...]
-      <c r="AB30" s="34" t="s">
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA30" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB30" s="60" t="s">
         <v>73</v>
       </c>
-      <c r="AC30" s="34" t="s">
-[...11 lines deleted...]
-      <c r="AG30" s="34" t="s">
+      <c r="AC30" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD30" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE30" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF30" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG30" s="60" t="s">
         <v>88</v>
       </c>
-      <c r="AH30" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AJ30" s="34" t="s">
+      <c r="AH30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI30" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ30" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="AK30" s="34" t="s">
-[...62 lines deleted...]
-      <c r="BF30" s="34" t="s">
+      <c r="AK30" s="60" t="s">
+        <v>98</v>
+      </c>
+      <c r="AL30" s="61">
+        <v>9218</v>
+      </c>
+      <c r="AM30" s="63">
+        <v>45896.666666666664</v>
+      </c>
+      <c r="AN30" s="61">
+        <v>729000</v>
+      </c>
+      <c r="AO30" s="63">
+        <v>45901.666666666664</v>
+      </c>
+      <c r="AP30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ30" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR30" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS30" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU30" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV30" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW30" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY30" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ30" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB30" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC30" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD30" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE30" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF30" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="BG30" s="34" t="s">
+      <c r="BG30" s="60" t="s">
         <v>93</v>
       </c>
       <c r="BH30" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="31" spans="1:60" s="8" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="4" t="s">
+    <row r="31" spans="1:60" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B31" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="C31" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="5">
+      <c r="D31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="55">
         <v>8513251898</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F31" s="55">
         <v>386981763</v>
       </c>
-      <c r="G31" s="5">
+      <c r="G31" s="55">
         <v>501481763</v>
       </c>
-      <c r="H31" s="15" t="s">
+      <c r="H31" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="I31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="4" t="s">
+      <c r="I31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="J31" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="K31" s="4" t="s">
-[...11 lines deleted...]
-      <c r="O31" s="4" t="s">
+      <c r="K31" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="L31" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="M31" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="N31" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="O31" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="P31" s="5" t="s">
+      <c r="P31" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="Q31" s="5"/>
-[...15 lines deleted...]
-      <c r="W31" s="4" t="s">
+      <c r="Q31" s="55"/>
+      <c r="R31" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="S31" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="T31" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="U31" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="V31" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="W31" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="X31" s="5" t="s">
+      <c r="X31" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="Y31" s="5"/>
-[...6 lines deleted...]
-      <c r="AB31" s="4" t="s">
+      <c r="Y31" s="55"/>
+      <c r="Z31" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA31" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB31" s="54" t="s">
         <v>73</v>
       </c>
-      <c r="AC31" s="4" t="s">
-[...11 lines deleted...]
-      <c r="AG31" s="4" t="s">
+      <c r="AC31" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD31" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE31" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF31" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG31" s="54" t="s">
         <v>88</v>
       </c>
-      <c r="AH31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AJ31" s="4" t="s">
+      <c r="AH31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI31" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ31" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AK31" s="4" t="s">
-[...5 lines deleted...]
-      <c r="AM31" s="7">
+      <c r="AK31" s="54" t="s">
+        <v>98</v>
+      </c>
+      <c r="AL31" s="55">
+        <v>9471</v>
+      </c>
+      <c r="AM31" s="58">
         <v>45901.666666666664</v>
       </c>
-      <c r="AN31" s="5">
-[...53 lines deleted...]
-      <c r="BF31" s="4" t="s">
+      <c r="AN31" s="55">
+        <v>749000</v>
+      </c>
+      <c r="AO31" s="58">
+        <v>45896.666666608799</v>
+      </c>
+      <c r="AP31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ31" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR31" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS31" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU31" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV31" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW31" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY31" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ31" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB31" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC31" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE31" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF31" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="BG31" s="4" t="s">
+      <c r="BG31" s="54" t="s">
         <v>93</v>
       </c>
-      <c r="BH31" s="8" t="s">
+      <c r="BH31" s="59" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="32" spans="1:60" x14ac:dyDescent="0.3">
-      <c r="A32" s="34" t="s">
+    <row r="32" spans="1:60" s="64" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="60" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="34" t="s">
+      <c r="B32" s="60" t="s">
         <v>72</v>
       </c>
-      <c r="C32" s="34" t="s">
+      <c r="C32" s="60" t="s">
         <v>61</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="1">
+      <c r="D32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E32" s="61">
         <v>8513251898</v>
       </c>
-      <c r="F32" s="1">
+      <c r="F32" s="61">
         <v>386981763</v>
       </c>
-      <c r="G32" s="1">
+      <c r="G32" s="61">
         <v>501481763</v>
       </c>
       <c r="H32" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="I32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="34" t="s">
+      <c r="I32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="J32" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="K32" s="34" t="s">
-[...11 lines deleted...]
-      <c r="O32" s="34" t="s">
+      <c r="K32" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="L32" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="M32" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="N32" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="O32" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="P32" s="1" t="s">
+      <c r="P32" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Q32" s="1"/>
-[...15 lines deleted...]
-      <c r="W32" s="34" t="s">
+      <c r="Q32" s="61"/>
+      <c r="R32" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="S32" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="T32" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="U32" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="V32" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="W32" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="X32" s="1" t="s">
+      <c r="X32" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Y32" s="1"/>
-[...6 lines deleted...]
-      <c r="AB32" s="34" t="s">
+      <c r="Y32" s="61"/>
+      <c r="Z32" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA32" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB32" s="60" t="s">
         <v>73</v>
       </c>
-      <c r="AC32" s="34" t="s">
-[...11 lines deleted...]
-      <c r="AG32" s="34" t="s">
+      <c r="AC32" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD32" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE32" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF32" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG32" s="60" t="s">
         <v>88</v>
       </c>
-      <c r="AH32" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AJ32" s="34" t="s">
+      <c r="AH32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI32" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ32" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="AK32" s="34" t="s">
-[...62 lines deleted...]
-      <c r="BF32" s="34" t="s">
+      <c r="AK32" s="60" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL32" s="61">
+        <v>9218</v>
+      </c>
+      <c r="AM32" s="63">
+        <v>45896.666666666664</v>
+      </c>
+      <c r="AN32" s="61">
+        <v>729000</v>
+      </c>
+      <c r="AO32" s="63">
+        <v>45901.666666666664</v>
+      </c>
+      <c r="AP32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR32" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS32" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV32" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW32" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ32" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC32" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF32" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="BG32" s="34" t="s">
+      <c r="BG32" s="60" t="s">
         <v>93</v>
       </c>
       <c r="BH32" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="33" spans="1:60" s="41" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="36" t="s">
+    <row r="33" spans="1:60" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="B33" s="36" t="s">
+      <c r="B33" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="36" t="s">
+      <c r="C33" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="D33" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="37">
+      <c r="D33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="55">
         <v>8513251898</v>
       </c>
-      <c r="F33" s="37">
+      <c r="F33" s="55">
         <v>386981763</v>
       </c>
-      <c r="G33" s="37">
+      <c r="G33" s="55">
         <v>501481763</v>
       </c>
-      <c r="H33" s="38" t="s">
+      <c r="H33" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="I33" s="37" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="36" t="s">
+      <c r="I33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="J33" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="K33" s="36" t="s">
-[...11 lines deleted...]
-      <c r="O33" s="36" t="s">
+      <c r="K33" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="M33" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="N33" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="O33" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="P33" s="37" t="s">
+      <c r="P33" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="Q33" s="37"/>
-[...15 lines deleted...]
-      <c r="W33" s="36" t="s">
+      <c r="Q33" s="55"/>
+      <c r="R33" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="S33" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="T33" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="U33" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="V33" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="W33" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="X33" s="37" t="s">
+      <c r="X33" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="Y33" s="37"/>
-[...6 lines deleted...]
-      <c r="AB33" s="36" t="s">
+      <c r="Y33" s="55"/>
+      <c r="Z33" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA33" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB33" s="54" t="s">
         <v>73</v>
       </c>
-      <c r="AC33" s="36" t="s">
-[...11 lines deleted...]
-      <c r="AG33" s="36" t="s">
+      <c r="AC33" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD33" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE33" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF33" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG33" s="54" t="s">
         <v>88</v>
       </c>
-      <c r="AH33" s="37" t="s">
-[...5 lines deleted...]
-      <c r="AJ33" s="36" t="s">
+      <c r="AH33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI33" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ33" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AK33" s="36" t="s">
-[...62 lines deleted...]
-      <c r="BF33" s="36" t="s">
+      <c r="AK33" s="54" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL33" s="55">
+        <v>9471</v>
+      </c>
+      <c r="AM33" s="58">
+        <v>45901.666666666664</v>
+      </c>
+      <c r="AN33" s="55">
+        <v>749000</v>
+      </c>
+      <c r="AO33" s="58">
+        <v>45901.666666666664</v>
+      </c>
+      <c r="AP33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ33" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR33" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS33" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU33" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV33" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW33" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY33" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ33" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB33" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC33" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD33" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE33" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF33" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="BG33" s="36" t="s">
+      <c r="BG33" s="54" t="s">
         <v>93</v>
       </c>
-      <c r="BH33" s="41" t="s">
-        <v>89</v>
+      <c r="BH33" s="59" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="34" spans="1:60" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:60" x14ac:dyDescent="0.3">
       <c r="A34" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="1">
         <v>8513251898</v>
       </c>
       <c r="F34" s="1">
         <v>386981763</v>
       </c>
       <c r="G34" s="1">
         <v>501481763</v>
       </c>
       <c r="H34" s="35" t="s">
         <v>62</v>
       </c>
       <c r="I34" s="1" t="s">
@@ -6896,78 +6919,78 @@
         <v>68</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>69</v>
       </c>
       <c r="Y34" s="1"/>
       <c r="Z34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AA34" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AB34" s="34" t="s">
         <v>73</v>
       </c>
       <c r="AC34" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD34" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE34" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF34" s="34" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="AG34" s="34" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="AH34" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ34" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK34" s="34" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="AL34" s="1">
-        <v>10696</v>
+        <v>9345</v>
       </c>
       <c r="AM34" s="3">
-        <v>45992.666666666664</v>
+        <v>45896.666666608799</v>
       </c>
       <c r="AN34" s="1">
-        <v>590000</v>
+        <v>799000</v>
       </c>
       <c r="AO34" s="3">
-        <v>45992.666666666664</v>
+        <v>45896.666666608799</v>
       </c>
       <c r="AP34" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR34" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS34" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT34" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV34" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AW34" s="34" t="s">
         <v>23</v>
       </c>
@@ -6983,229 +7006,229 @@
       <c r="BA34" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC34" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD34" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF34" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG34" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH34" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="35" spans="1:60" x14ac:dyDescent="0.3">
-      <c r="A35" s="34" t="s">
+    <row r="35" spans="1:60" s="41" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B35" s="34" t="s">
+      <c r="B35" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="C35" s="34" t="s">
+      <c r="C35" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="1">
+      <c r="D35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="37">
         <v>8513251898</v>
       </c>
-      <c r="F35" s="1">
+      <c r="F35" s="37">
         <v>386981763</v>
       </c>
-      <c r="G35" s="1">
+      <c r="G35" s="37">
         <v>501481763</v>
       </c>
-      <c r="H35" s="35" t="s">
+      <c r="H35" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="I35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="34" t="s">
+      <c r="I35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="J35" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="K35" s="34" t="s">
-[...11 lines deleted...]
-      <c r="O35" s="34" t="s">
+      <c r="K35" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="L35" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="M35" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="N35" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="O35" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="P35" s="1" t="s">
+      <c r="P35" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="Q35" s="1"/>
-[...15 lines deleted...]
-      <c r="W35" s="34" t="s">
+      <c r="Q35" s="37"/>
+      <c r="R35" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="S35" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="T35" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="U35" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="V35" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W35" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="X35" s="1" t="s">
+      <c r="X35" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="Y35" s="1"/>
-[...6 lines deleted...]
-      <c r="AB35" s="34" t="s">
+      <c r="Y35" s="37"/>
+      <c r="Z35" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB35" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="AC35" s="34" t="s">
-[...20 lines deleted...]
-      <c r="AJ35" s="34" t="s">
+      <c r="AC35" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD35" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE35" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF35" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG35" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="AH35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI35" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ35" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="AK35" s="34" t="s">
-[...62 lines deleted...]
-      <c r="BF35" s="34" t="s">
+      <c r="AK35" s="36" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL35" s="37">
+        <v>9345</v>
+      </c>
+      <c r="AM35" s="40">
+        <v>45896.666666608799</v>
+      </c>
+      <c r="AN35" s="37">
+        <v>799000</v>
+      </c>
+      <c r="AO35" s="40">
+        <v>45896.666666608799</v>
+      </c>
+      <c r="AP35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD35" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF35" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="BG35" s="34" t="s">
+      <c r="BG35" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="BH35" t="s">
+      <c r="BH35" s="41" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="36" spans="1:60" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:60" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E36" s="1">
         <v>8513251898</v>
       </c>
       <c r="F36" s="1">
         <v>386981763</v>
       </c>
       <c r="G36" s="1">
         <v>501481763</v>
       </c>
       <c r="H36" s="35" t="s">
         <v>62</v>
       </c>
       <c r="I36" s="1" t="s">
@@ -7267,60 +7290,60 @@
       <c r="AC36" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD36" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE36" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF36" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG36" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH36" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI36" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ36" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK36" s="34" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="AL36" s="1">
-        <v>9971</v>
+        <v>10696</v>
       </c>
       <c r="AM36" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN36" s="1">
-        <v>550000</v>
+        <v>590000</v>
       </c>
       <c r="AO36" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP36" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR36" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS36" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT36" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV36" s="34" t="s">
         <v>23</v>
       </c>
@@ -7445,60 +7468,60 @@
       <c r="AC37" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD37" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE37" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF37" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG37" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH37" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI37" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ37" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK37" s="34" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="AL37" s="1">
-        <v>9410</v>
+        <v>9567</v>
       </c>
       <c r="AM37" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN37" s="1">
-        <v>600000</v>
+        <v>610000</v>
       </c>
       <c r="AO37" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP37" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR37" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS37" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT37" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV37" s="34" t="s">
         <v>23</v>
       </c>
@@ -7623,51 +7646,51 @@
       <c r="AC38" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD38" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE38" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF38" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG38" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH38" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI38" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ38" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK38" s="34" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="AL38" s="1">
         <v>9971</v>
       </c>
       <c r="AM38" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN38" s="1">
         <v>550000</v>
       </c>
       <c r="AO38" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP38" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR38" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS38" s="34" t="s">
         <v>23</v>
       </c>
@@ -7801,51 +7824,51 @@
       <c r="AC39" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD39" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE39" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF39" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG39" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH39" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI39" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ39" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK39" s="34" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="AL39" s="1">
         <v>9410</v>
       </c>
       <c r="AM39" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN39" s="1">
         <v>600000</v>
       </c>
       <c r="AO39" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP39" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR39" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS39" s="34" t="s">
         <v>23</v>
       </c>
@@ -7979,60 +8002,60 @@
       <c r="AC40" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD40" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE40" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF40" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG40" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI40" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ40" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK40" s="34" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="AL40" s="1">
-        <v>10696</v>
+        <v>9971</v>
       </c>
       <c r="AM40" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN40" s="1">
-        <v>590000</v>
+        <v>550000</v>
       </c>
       <c r="AO40" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR40" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS40" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV40" s="34" t="s">
         <v>23</v>
       </c>
@@ -8157,60 +8180,60 @@
       <c r="AC41" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD41" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE41" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF41" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG41" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI41" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ41" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK41" s="34" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="AL41" s="1">
-        <v>9567</v>
+        <v>9410</v>
       </c>
       <c r="AM41" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN41" s="1">
-        <v>610000</v>
+        <v>600000</v>
       </c>
       <c r="AO41" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR41" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS41" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV41" s="34" t="s">
         <v>23</v>
       </c>
@@ -8335,51 +8358,51 @@
       <c r="AC42" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD42" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE42" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF42" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG42" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH42" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI42" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ42" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK42" s="34" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="AL42" s="1">
         <v>10696</v>
       </c>
       <c r="AM42" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN42" s="1">
         <v>590000</v>
       </c>
       <c r="AO42" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP42" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR42" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS42" s="34" t="s">
         <v>23</v>
       </c>
@@ -8407,226 +8430,226 @@
       <c r="BA42" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC42" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD42" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF42" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG42" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH42" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="43" spans="1:60" s="53" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="48" t="s">
+    <row r="43" spans="1:60" x14ac:dyDescent="0.3">
+      <c r="A43" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="48" t="s">
+      <c r="B43" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C43" s="48" t="s">
+      <c r="C43" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="D43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="49">
+      <c r="D43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="1">
         <v>8513251898</v>
       </c>
-      <c r="F43" s="49">
+      <c r="F43" s="1">
         <v>386981763</v>
       </c>
-      <c r="G43" s="49">
+      <c r="G43" s="1">
         <v>501481763</v>
       </c>
-      <c r="H43" s="50" t="s">
+      <c r="H43" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="I43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="48" t="s">
+      <c r="I43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J43" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="K43" s="48" t="s">
-[...11 lines deleted...]
-      <c r="O43" s="48" t="s">
+      <c r="K43" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="L43" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M43" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="N43" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="O43" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="P43" s="49" t="s">
+      <c r="P43" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="Q43" s="49"/>
-[...15 lines deleted...]
-      <c r="W43" s="48" t="s">
+      <c r="Q43" s="1"/>
+      <c r="R43" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="S43" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="T43" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="U43" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="V43" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="W43" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="X43" s="49" t="s">
+      <c r="X43" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="Y43" s="49"/>
-[...6 lines deleted...]
-      <c r="AB43" s="48" t="s">
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA43" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB43" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="AC43" s="48" t="s">
-[...8 lines deleted...]
-      <c r="AF43" s="48" t="s">
+      <c r="AC43" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD43" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE43" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF43" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="AG43" s="48" t="s">
+      <c r="AG43" s="34" t="s">
         <v>104</v>
       </c>
-      <c r="AH43" s="49" t="s">
-[...5 lines deleted...]
-      <c r="AJ43" s="48" t="s">
+      <c r="AH43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI43" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ43" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="AK43" s="48" t="s">
-[...62 lines deleted...]
-      <c r="BF43" s="48" t="s">
+      <c r="AK43" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL43" s="1">
+        <v>9567</v>
+      </c>
+      <c r="AM43" s="3">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AN43" s="1">
+        <v>610000</v>
+      </c>
+      <c r="AO43" s="3">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AP43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR43" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS43" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV43" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW43" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ43" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC43" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF43" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="BG43" s="48" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="BG43" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="BH43" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:60" x14ac:dyDescent="0.3">
       <c r="A44" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C44" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E44" s="1">
         <v>8513251898</v>
       </c>
       <c r="F44" s="1">
         <v>386981763</v>
       </c>
       <c r="G44" s="1">
         <v>501481763</v>
       </c>
       <c r="H44" s="35" t="s">
@@ -8691,60 +8714,60 @@
       <c r="AC44" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD44" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE44" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF44" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG44" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH44" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI44" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ44" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK44" s="34" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="AL44" s="1">
-        <v>9567</v>
+        <v>10696</v>
       </c>
       <c r="AM44" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN44" s="1">
-        <v>610000</v>
+        <v>590000</v>
       </c>
       <c r="AO44" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP44" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT44" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV44" s="34" t="s">
         <v>23</v>
       </c>
@@ -8763,404 +8786,404 @@
       <c r="BA44" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD44" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF44" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG44" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH44" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="45" spans="1:60" x14ac:dyDescent="0.3">
-      <c r="A45" s="34" t="s">
+    <row r="45" spans="1:60" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B45" s="34" t="s">
+      <c r="B45" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="34" t="s">
+      <c r="C45" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="1">
+      <c r="D45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" s="49">
         <v>8513251898</v>
       </c>
-      <c r="F45" s="1">
+      <c r="F45" s="49">
         <v>386981763</v>
       </c>
-      <c r="G45" s="1">
+      <c r="G45" s="49">
         <v>501481763</v>
       </c>
-      <c r="H45" s="35" t="s">
+      <c r="H45" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="I45" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="34" t="s">
+      <c r="I45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="J45" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="K45" s="34" t="s">
-[...11 lines deleted...]
-      <c r="O45" s="34" t="s">
+      <c r="K45" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="M45" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="N45" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="O45" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="P45" s="1" t="s">
+      <c r="P45" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="Q45" s="1"/>
-[...15 lines deleted...]
-      <c r="W45" s="34" t="s">
+      <c r="Q45" s="49"/>
+      <c r="R45" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="S45" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T45" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="U45" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="V45" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="W45" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="X45" s="1" t="s">
+      <c r="X45" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="Y45" s="1"/>
-[...6 lines deleted...]
-      <c r="AB45" s="34" t="s">
+      <c r="Y45" s="49"/>
+      <c r="Z45" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA45" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB45" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="AC45" s="34" t="s">
-[...8 lines deleted...]
-      <c r="AF45" s="34" t="s">
+      <c r="AC45" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD45" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE45" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF45" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="AG45" s="34" t="s">
+      <c r="AG45" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="AH45" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AJ45" s="34" t="s">
+      <c r="AH45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI45" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ45" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="AK45" s="34" t="s">
-[...5 lines deleted...]
-      <c r="AM45" s="3">
+      <c r="AK45" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL45" s="49">
+        <v>10696</v>
+      </c>
+      <c r="AM45" s="52">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="AN45" s="49">
+        <v>590000</v>
+      </c>
+      <c r="AO45" s="52">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="AP45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ45" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR45" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS45" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU45" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV45" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW45" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY45" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ45" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB45" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC45" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD45" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE45" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG45" s="48" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH45" s="53" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:60" x14ac:dyDescent="0.3">
+      <c r="A46" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C46" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="1">
+        <v>8513251898</v>
+      </c>
+      <c r="F46" s="1">
+        <v>386981763</v>
+      </c>
+      <c r="G46" s="1">
+        <v>501481763</v>
+      </c>
+      <c r="H46" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J46" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="K46" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="L46" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M46" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="N46" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="O46" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="P46" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q46" s="1"/>
+      <c r="R46" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="S46" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="T46" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="U46" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="V46" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="W46" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="X46" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA46" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC46" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD46" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE46" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF46" s="34" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG46" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI46" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ46" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK46" s="34" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL46" s="1">
+        <v>9567</v>
+      </c>
+      <c r="AM46" s="3">
         <v>45992.666666666664</v>
       </c>
-      <c r="AN45" s="1">
-[...2 lines deleted...]
-      <c r="AO45" s="3">
+      <c r="AN46" s="1">
+        <v>610000</v>
+      </c>
+      <c r="AO46" s="3">
         <v>45992.666666666664</v>
       </c>
-      <c r="AP45" s="1" t="s">
-[...47 lines deleted...]
-      <c r="BF45" s="34" t="s">
+      <c r="AP46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR46" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS46" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV46" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW46" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ46" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC46" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF46" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="BG45" s="34" t="s">
+      <c r="BG46" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="BH45" t="s">
+      <c r="BH46" t="s">
         <v>89</v>
-      </c>
-[...176 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:60" x14ac:dyDescent="0.3">
       <c r="A47" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B47" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C47" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E47" s="1">
         <v>8513251898</v>
       </c>
       <c r="F47" s="1">
         <v>386981763</v>
       </c>
       <c r="G47" s="1">
         <v>501481763</v>
       </c>
       <c r="H47" s="35" t="s">
@@ -9225,60 +9248,60 @@
       <c r="AC47" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD47" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE47" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF47" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG47" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI47" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ47" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK47" s="34" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AL47" s="1">
-        <v>9410</v>
+        <v>9971</v>
       </c>
       <c r="AM47" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN47" s="1">
-        <v>600000</v>
+        <v>550000</v>
       </c>
       <c r="AO47" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR47" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS47" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV47" s="34" t="s">
         <v>23</v>
       </c>
@@ -9297,226 +9320,226 @@
       <c r="BA47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC47" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF47" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG47" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH47" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="48" spans="1:60" x14ac:dyDescent="0.3">
-      <c r="A48" s="34" t="s">
+    <row r="48" spans="1:60" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B48" s="34" t="s">
+      <c r="B48" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="C48" s="34" t="s">
+      <c r="C48" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="D48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="1">
+      <c r="D48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" s="49">
         <v>8513251898</v>
       </c>
-      <c r="F48" s="1">
+      <c r="F48" s="49">
         <v>386981763</v>
       </c>
-      <c r="G48" s="1">
+      <c r="G48" s="49">
         <v>501481763</v>
       </c>
-      <c r="H48" s="35" t="s">
+      <c r="H48" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="I48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="34" t="s">
+      <c r="I48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="J48" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="K48" s="34" t="s">
-[...11 lines deleted...]
-      <c r="O48" s="34" t="s">
+      <c r="K48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="L48" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="M48" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="N48" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="O48" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="P48" s="1" t="s">
+      <c r="P48" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="Q48" s="1"/>
-[...15 lines deleted...]
-      <c r="W48" s="34" t="s">
+      <c r="Q48" s="49"/>
+      <c r="R48" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="S48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T48" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="U48" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="V48" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="W48" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="X48" s="1" t="s">
+      <c r="X48" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="Y48" s="1"/>
-[...6 lines deleted...]
-      <c r="AB48" s="34" t="s">
+      <c r="Y48" s="49"/>
+      <c r="Z48" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA48" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB48" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="AC48" s="34" t="s">
-[...8 lines deleted...]
-      <c r="AF48" s="34" t="s">
+      <c r="AC48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD48" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE48" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF48" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="AG48" s="34" t="s">
+      <c r="AG48" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="AH48" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AJ48" s="34" t="s">
+      <c r="AH48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI48" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ48" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="AK48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL48" s="1">
+      <c r="AK48" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL48" s="49">
         <v>9971</v>
       </c>
-      <c r="AM48" s="3">
-[...2 lines deleted...]
-      <c r="AN48" s="1">
+      <c r="AM48" s="52">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="AN48" s="49">
         <v>550000</v>
       </c>
-      <c r="AO48" s="3">
-[...50 lines deleted...]
-      <c r="BF48" s="34" t="s">
+      <c r="AO48" s="52">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="AP48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ48" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR48" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS48" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU48" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV48" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW48" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY48" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ48" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB48" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC48" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD48" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE48" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF48" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="BG48" s="34" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="BG48" s="48" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH48" s="53" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:60" x14ac:dyDescent="0.3">
       <c r="A49" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B49" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C49" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E49" s="1">
         <v>8513251898</v>
       </c>
       <c r="F49" s="1">
         <v>386981763</v>
       </c>
       <c r="G49" s="1">
         <v>501481763</v>
       </c>
       <c r="H49" s="35" t="s">
@@ -9581,51 +9604,51 @@
       <c r="AC49" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD49" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE49" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF49" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG49" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH49" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI49" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ49" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK49" s="34" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="AL49" s="1">
         <v>9410</v>
       </c>
       <c r="AM49" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN49" s="1">
         <v>600000</v>
       </c>
       <c r="AO49" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP49" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR49" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS49" s="34" t="s">
         <v>23</v>
       </c>
@@ -9759,51 +9782,51 @@
       <c r="AC50" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD50" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE50" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF50" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG50" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH50" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI50" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ50" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK50" s="34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="AL50" s="1">
         <v>9971</v>
       </c>
       <c r="AM50" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN50" s="1">
         <v>550000</v>
       </c>
       <c r="AO50" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP50" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR50" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS50" s="34" t="s">
         <v>23</v>
       </c>
@@ -9937,51 +9960,51 @@
       <c r="AC51" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD51" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE51" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF51" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG51" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH51" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI51" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ51" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK51" s="34" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="AL51" s="1">
         <v>9410</v>
       </c>
       <c r="AM51" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN51" s="1">
         <v>600000</v>
       </c>
       <c r="AO51" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP51" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR51" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS51" s="34" t="s">
         <v>23</v>
       </c>
@@ -10115,51 +10138,51 @@
       <c r="AC52" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD52" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE52" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF52" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG52" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI52" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ52" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK52" s="34" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="AL52" s="1">
         <v>9971</v>
       </c>
       <c r="AM52" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN52" s="1">
         <v>550000</v>
       </c>
       <c r="AO52" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR52" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS52" s="34" t="s">
         <v>23</v>
       </c>
@@ -10293,51 +10316,51 @@
       <c r="AC53" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD53" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE53" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF53" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG53" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH53" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI53" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ53" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK53" s="34" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="AL53" s="1">
         <v>9410</v>
       </c>
       <c r="AM53" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN53" s="1">
         <v>600000</v>
       </c>
       <c r="AO53" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP53" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR53" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS53" s="34" t="s">
         <v>23</v>
       </c>
@@ -10471,51 +10494,51 @@
       <c r="AC54" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD54" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE54" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF54" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG54" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI54" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ54" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK54" s="34" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AL54" s="1">
         <v>9971</v>
       </c>
       <c r="AM54" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN54" s="1">
         <v>550000</v>
       </c>
       <c r="AO54" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR54" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS54" s="34" t="s">
         <v>23</v>
       </c>
@@ -10543,226 +10566,226 @@
       <c r="BA54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC54" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF54" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG54" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH54" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="55" spans="1:60" s="53" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="48" t="s">
+    <row r="55" spans="1:60" x14ac:dyDescent="0.3">
+      <c r="A55" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B55" s="48" t="s">
+      <c r="B55" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C55" s="48" t="s">
+      <c r="C55" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="D55" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="49">
+      <c r="D55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="1">
         <v>8513251898</v>
       </c>
-      <c r="F55" s="49">
+      <c r="F55" s="1">
         <v>386981763</v>
       </c>
-      <c r="G55" s="49">
+      <c r="G55" s="1">
         <v>501481763</v>
       </c>
-      <c r="H55" s="50" t="s">
+      <c r="H55" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="I55" s="49" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="48" t="s">
+      <c r="I55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J55" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="K55" s="48" t="s">
-[...11 lines deleted...]
-      <c r="O55" s="48" t="s">
+      <c r="K55" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="L55" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M55" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="N55" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="O55" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="P55" s="49" t="s">
+      <c r="P55" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="Q55" s="49"/>
-[...15 lines deleted...]
-      <c r="W55" s="48" t="s">
+      <c r="Q55" s="1"/>
+      <c r="R55" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="S55" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="T55" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="U55" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="V55" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="W55" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="X55" s="49" t="s">
+      <c r="X55" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="Y55" s="49"/>
-[...6 lines deleted...]
-      <c r="AB55" s="48" t="s">
+      <c r="Y55" s="1"/>
+      <c r="Z55" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA55" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB55" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="AC55" s="48" t="s">
-[...8 lines deleted...]
-      <c r="AF55" s="48" t="s">
+      <c r="AC55" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD55" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE55" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF55" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="AG55" s="48" t="s">
+      <c r="AG55" s="34" t="s">
         <v>104</v>
       </c>
-      <c r="AH55" s="49" t="s">
-[...5 lines deleted...]
-      <c r="AJ55" s="48" t="s">
+      <c r="AH55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI55" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ55" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="AK55" s="48" t="s">
-[...62 lines deleted...]
-      <c r="BF55" s="48" t="s">
+      <c r="AK55" s="34" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL55" s="1">
+        <v>9410</v>
+      </c>
+      <c r="AM55" s="3">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AN55" s="1">
+        <v>600000</v>
+      </c>
+      <c r="AO55" s="3">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AP55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR55" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS55" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV55" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW55" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ55" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC55" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF55" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="BG55" s="48" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="BG55" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="BH55" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:60" x14ac:dyDescent="0.3">
       <c r="A56" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C56" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E56" s="1">
         <v>8513251898</v>
       </c>
       <c r="F56" s="1">
         <v>386981763</v>
       </c>
       <c r="G56" s="1">
         <v>501481763</v>
       </c>
       <c r="H56" s="35" t="s">
@@ -10827,60 +10850,60 @@
       <c r="AC56" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD56" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE56" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF56" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG56" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI56" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ56" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK56" s="34" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="AL56" s="1">
-        <v>9410</v>
+        <v>9971</v>
       </c>
       <c r="AM56" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN56" s="1">
-        <v>600000</v>
+        <v>550000</v>
       </c>
       <c r="AO56" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR56" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS56" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV56" s="34" t="s">
         <v>23</v>
       </c>
@@ -10899,401 +10922,404 @@
       <c r="BA56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC56" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF56" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG56" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH56" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="57" spans="1:60" x14ac:dyDescent="0.3">
-      <c r="A57" s="34" t="s">
+    <row r="57" spans="1:60" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B57" s="34" t="s">
+      <c r="B57" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="C57" s="34" t="s">
+      <c r="C57" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="1">
+      <c r="D57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" s="49">
         <v>8513251898</v>
       </c>
-      <c r="F57" s="1">
+      <c r="F57" s="49">
         <v>386981763</v>
       </c>
-      <c r="G57" s="1">
+      <c r="G57" s="49">
         <v>501481763</v>
       </c>
-      <c r="H57" s="35" t="s">
+      <c r="H57" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="I57" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="34" t="s">
+      <c r="I57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="J57" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="K57" s="34" t="s">
-[...11 lines deleted...]
-      <c r="O57" s="34" t="s">
+      <c r="K57" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="L57" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="M57" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="N57" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="O57" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="P57" s="1" t="s">
+      <c r="P57" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="Q57" s="1"/>
-[...15 lines deleted...]
-      <c r="W57" s="34" t="s">
+      <c r="Q57" s="49"/>
+      <c r="R57" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="S57" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T57" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="U57" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="V57" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="W57" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="X57" s="1" t="s">
+      <c r="X57" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="Y57" s="1"/>
-[...6 lines deleted...]
-      <c r="AB57" s="34" t="s">
+      <c r="Y57" s="49"/>
+      <c r="Z57" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA57" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB57" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="AC57" s="34" t="s">
-[...8 lines deleted...]
-      <c r="AF57" s="34" t="s">
+      <c r="AC57" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD57" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE57" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF57" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="AG57" s="34" t="s">
+      <c r="AG57" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="AH57" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AJ57" s="34" t="s">
+      <c r="AH57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI57" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ57" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="AK57" s="34" t="s">
-[...5 lines deleted...]
-      <c r="AM57" s="3">
+      <c r="AK57" s="48" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL57" s="49">
+        <v>9971</v>
+      </c>
+      <c r="AM57" s="52">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="AN57" s="49">
+        <v>550000</v>
+      </c>
+      <c r="AO57" s="52">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="AP57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ57" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR57" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS57" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU57" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV57" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW57" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY57" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ57" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB57" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC57" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD57" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE57" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF57" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG57" s="48" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH57" s="53" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="58" spans="1:60" x14ac:dyDescent="0.3">
+      <c r="A58" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B58" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" s="1">
+        <v>8513251898</v>
+      </c>
+      <c r="F58" s="1">
+        <v>386981763</v>
+      </c>
+      <c r="G58" s="1">
+        <v>501481763</v>
+      </c>
+      <c r="H58" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J58" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="K58" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="L58" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M58" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="N58" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="O58" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="P58" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q58" s="1"/>
+      <c r="R58" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="S58" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="T58" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="U58" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="V58" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="W58" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="X58" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y58" s="1"/>
+      <c r="Z58" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB58" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC58" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD58" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE58" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF58" s="34" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG58" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI58" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ58" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK58" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL58" s="1">
+        <v>9410</v>
+      </c>
+      <c r="AM58" s="3">
         <v>45992.666666666664</v>
       </c>
-      <c r="AN57" s="1">
-[...2 lines deleted...]
-      <c r="AO57" s="3">
+      <c r="AN58" s="1">
+        <v>600000</v>
+      </c>
+      <c r="AO58" s="3">
         <v>45992.666666666664</v>
       </c>
-      <c r="AP57" s="1" t="s">
-[...47 lines deleted...]
-      <c r="BF57" s="34" t="s">
+      <c r="AP58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF58" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="BG57" s="34" t="s">
+      <c r="BG58" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="BH57" t="s">
+      <c r="BH58" t="s">
         <v>89</v>
-      </c>
-[...173 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:60" x14ac:dyDescent="0.3">
       <c r="A59" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C59" s="34" t="s">
         <v>61</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="1">
         <v>8513251898</v>
       </c>
       <c r="F59" s="1">
         <v>386981763</v>
       </c>
       <c r="G59" s="1">
         <v>501481763</v>
       </c>
       <c r="H59" s="35" t="s">
@@ -11358,60 +11384,60 @@
       <c r="AC59" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AD59" s="34" t="s">
         <v>65</v>
       </c>
       <c r="AE59" s="34" t="s">
         <v>66</v>
       </c>
       <c r="AF59" s="34" t="s">
         <v>105</v>
       </c>
       <c r="AG59" s="34" t="s">
         <v>104</v>
       </c>
       <c r="AH59" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AI59" s="2" t="s">
         <v>70</v>
       </c>
       <c r="AJ59" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AK59" s="34" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="AL59" s="1">
-        <v>9567</v>
+        <v>10696</v>
       </c>
       <c r="AM59" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AN59" s="1">
-        <v>610000</v>
+        <v>590000</v>
       </c>
       <c r="AO59" s="3">
         <v>45992.666666666664</v>
       </c>
       <c r="AP59" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AQ59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AR59" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AS59" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AT59" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AU59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AV59" s="34" t="s">
         <v>23</v>
       </c>
@@ -11427,114 +11453,469 @@
       <c r="AZ59" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BA59" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BB59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BC59" s="34" t="s">
         <v>23</v>
       </c>
       <c r="BD59" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BE59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="BF59" s="34" t="s">
         <v>63</v>
       </c>
       <c r="BG59" s="34" t="s">
         <v>93</v>
       </c>
       <c r="BH59" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="60" spans="1:60" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C60" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="D60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" s="43">
+        <v>8513251898</v>
+      </c>
+      <c r="F60" s="43">
+        <v>386981763</v>
+      </c>
+      <c r="G60" s="43">
+        <v>501481763</v>
+      </c>
+      <c r="H60" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="I60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="J60" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="K60" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="L60" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="M60" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="N60" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="O60" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="P60" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q60" s="43"/>
+      <c r="R60" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="S60" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="T60" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="U60" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="V60" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="W60" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="X60" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y60" s="43"/>
+      <c r="Z60" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA60" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB60" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC60" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD60" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE60" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF60" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG60" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI60" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ60" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK60" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL60" s="43">
+        <v>10696</v>
+      </c>
+      <c r="AM60" s="46">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AN60" s="43">
+        <v>590000</v>
+      </c>
+      <c r="AO60" s="46">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AP60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ60" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR60" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS60" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU60" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV60" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW60" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY60" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ60" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB60" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC60" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD60" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE60" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF60" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG60" s="42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:60" x14ac:dyDescent="0.3">
+      <c r="A61" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B61" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C61" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" s="1">
+        <v>8513251898</v>
+      </c>
+      <c r="F61" s="1">
+        <v>386981763</v>
+      </c>
+      <c r="G61" s="1">
+        <v>501481763</v>
+      </c>
+      <c r="H61" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J61" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="K61" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="L61" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M61" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="N61" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="O61" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="P61" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q61" s="1"/>
+      <c r="R61" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="S61" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="T61" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="U61" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="V61" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="W61" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="X61" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y61" s="1"/>
+      <c r="Z61" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB61" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC61" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD61" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE61" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF61" s="34" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG61" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI61" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ61" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK61" s="34" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL61" s="1">
+        <v>9567</v>
+      </c>
+      <c r="AM61" s="3">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AN61" s="1">
+        <v>610000</v>
+      </c>
+      <c r="AO61" s="3">
+        <v>45992.666666666664</v>
+      </c>
+      <c r="AP61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF61" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="BG61" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="BH61" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1" xr:uid="{9A0B360B-198A-4BFC-B936-497AC4B87372}"/>
     <hyperlink ref="H3" r:id="rId2" xr:uid="{51682742-B4DC-42AF-9C85-277EA692A7D0}"/>
-    <hyperlink ref="H6" r:id="rId3" xr:uid="{F31A786A-8213-40C1-877B-F208FB998464}"/>
-[...54 lines deleted...]
-    <hyperlink ref="H45" r:id="rId58" xr:uid="{3A6E90BD-3ABF-4BD1-8EFF-73228ADDE91D}"/>
+    <hyperlink ref="H7" r:id="rId3" xr:uid="{F31A786A-8213-40C1-877B-F208FB998464}"/>
+    <hyperlink ref="H11" r:id="rId4" xr:uid="{5F17E718-0287-4268-84CB-1456F2831980}"/>
+    <hyperlink ref="H12" r:id="rId5" xr:uid="{6BB8620F-7B93-45FB-99F5-E06932C7E742}"/>
+    <hyperlink ref="H13" r:id="rId6" xr:uid="{C810842D-4813-42F0-96BE-7CAA8B6DDEE6}"/>
+    <hyperlink ref="H16" r:id="rId7" xr:uid="{B9BF28E0-24FB-4C5F-8CB8-6BAB284D8346}"/>
+    <hyperlink ref="H21" r:id="rId8" xr:uid="{F5A7FD7A-F053-4E45-B6E9-18F1CF1F6C94}"/>
+    <hyperlink ref="H22" r:id="rId9" xr:uid="{66DD56C0-7438-4280-A7DD-80C9D6D3BE10}"/>
+    <hyperlink ref="H23" r:id="rId10" xr:uid="{19023D8F-BAB6-4A42-BE95-D2A007ECB48A}"/>
+    <hyperlink ref="H24" r:id="rId11" xr:uid="{C01E5698-E077-4C44-8256-F7123DD8F5A3}"/>
+    <hyperlink ref="H25" r:id="rId12" xr:uid="{94CDB504-DC82-4859-AAC2-2482E17A0C11}"/>
+    <hyperlink ref="H26" r:id="rId13" xr:uid="{28C3FB37-B390-4F17-9825-F6D6EE754477}"/>
+    <hyperlink ref="H27" r:id="rId14" xr:uid="{228D8374-B9F9-4090-AB78-135134EB652D}"/>
+    <hyperlink ref="H28" r:id="rId15" xr:uid="{9B92A046-F04C-44F2-B940-5AB4CC7842E3}"/>
+    <hyperlink ref="H29" r:id="rId16" xr:uid="{3F2094EF-D3CF-49EF-A435-513890B43EEE}"/>
+    <hyperlink ref="H31" r:id="rId17" xr:uid="{133F3158-0D0E-475D-8141-254DACF2F0EE}"/>
+    <hyperlink ref="H35" r:id="rId18" xr:uid="{384CA82B-4D3D-43D3-9043-69E0A612DF9A}"/>
+    <hyperlink ref="H34" r:id="rId19" xr:uid="{6CD4F380-ACA6-4E9A-AD1B-F5D7FB78B0A8}"/>
+    <hyperlink ref="H30" r:id="rId20" xr:uid="{3E10AEB0-B60D-4B7D-B251-8B036483082D}"/>
+    <hyperlink ref="H8" r:id="rId21" xr:uid="{BA76CA08-2CFC-4076-8E90-D4ED17C6BD77}"/>
+    <hyperlink ref="H14" r:id="rId22" xr:uid="{12EA2503-21A5-4EAB-8E06-0294B23BB3F3}"/>
+    <hyperlink ref="H17" r:id="rId23" xr:uid="{962DCBEA-5D17-4EA4-871A-742D88CADECC}"/>
+    <hyperlink ref="H5" r:id="rId24" xr:uid="{169A4751-89CD-4102-9E72-06C1515B98E6}"/>
+    <hyperlink ref="H9" r:id="rId25" xr:uid="{419D2778-DA61-44DB-869D-E179875273CE}"/>
+    <hyperlink ref="H15" r:id="rId26" xr:uid="{3683CB59-4226-4C3E-B73A-845B49B6C5E5}"/>
+    <hyperlink ref="H18" r:id="rId27" xr:uid="{C27A88CF-2F5E-4DF8-9C66-39866C843194}"/>
+    <hyperlink ref="H36" r:id="rId28" xr:uid="{4D323B35-C349-4239-A0B9-8FCCD6DE2513}"/>
+    <hyperlink ref="H37" r:id="rId29" xr:uid="{6E3A70B8-691B-4944-9426-9F257AD285ED}"/>
+    <hyperlink ref="H38" r:id="rId30" xr:uid="{3D7AB6C7-6EF4-42DF-887C-9E2A91EE8DE6}"/>
+    <hyperlink ref="H39" r:id="rId31" xr:uid="{6B3B4C6B-B252-49AF-B954-4A128BBB75AA}"/>
+    <hyperlink ref="H40" r:id="rId32" xr:uid="{2DFE22DF-6AB7-4314-8641-77834E248E44}"/>
+    <hyperlink ref="H41" r:id="rId33" xr:uid="{2B8DFC21-E695-43E8-A312-BA3E908E1647}"/>
+    <hyperlink ref="H42" r:id="rId34" xr:uid="{72706D1E-783A-456F-8F05-9496693E5B6F}"/>
+    <hyperlink ref="H43" r:id="rId35" xr:uid="{FF050C88-704E-4960-86D5-D119B8886119}"/>
+    <hyperlink ref="H45" r:id="rId36" xr:uid="{13C0AC3F-DEE4-432C-9C49-BD3B769E7B9D}"/>
+    <hyperlink ref="H46" r:id="rId37" xr:uid="{BDACC08F-2738-45A3-B63B-3B571F0804E1}"/>
+    <hyperlink ref="H48" r:id="rId38" xr:uid="{DA0F24AF-4507-4E4C-9D37-E564AD6F3625}"/>
+    <hyperlink ref="H49" r:id="rId39" xr:uid="{C6F50EA9-2105-48E6-A989-A906D0292E44}"/>
+    <hyperlink ref="H50" r:id="rId40" xr:uid="{7C15EA20-02D3-4954-82AD-BBABBC00DABB}"/>
+    <hyperlink ref="H51" r:id="rId41" xr:uid="{99964214-A307-4CCA-AACE-C840EF7CA0EE}"/>
+    <hyperlink ref="H52" r:id="rId42" xr:uid="{F675D593-0AF4-4EE1-B7CD-37F6E367F63E}"/>
+    <hyperlink ref="H53" r:id="rId43" xr:uid="{E5330D65-B3B7-42AA-9A76-FDD4F7669763}"/>
+    <hyperlink ref="H54" r:id="rId44" xr:uid="{0569B7A1-F729-44DF-AF1A-A0935F63FBAF}"/>
+    <hyperlink ref="H55" r:id="rId45" xr:uid="{843AC5BD-8414-4640-A87D-A5FBFE29B24A}"/>
+    <hyperlink ref="H57" r:id="rId46" xr:uid="{FDCC9A69-BD03-4D15-8EC1-27C968EBC127}"/>
+    <hyperlink ref="H58" r:id="rId47" xr:uid="{84DCF51A-D1C0-46A7-99C0-957388B1E5CA}"/>
+    <hyperlink ref="H60" r:id="rId48" xr:uid="{81DDBB3D-32B0-40B9-B9A1-CCA8AE70722A}"/>
+    <hyperlink ref="H61" r:id="rId49" xr:uid="{8754AE2C-D420-4CC8-B8B8-A13BC5EFA34F}"/>
+    <hyperlink ref="H10" r:id="rId50" xr:uid="{0DA72A8A-2952-4127-A646-7DF43D99BE05}"/>
+    <hyperlink ref="H4" r:id="rId51" xr:uid="{54B21F9F-5696-463A-866D-E8BE6C6FA38A}"/>
+    <hyperlink ref="H19" r:id="rId52" xr:uid="{FE301565-0B56-4601-BDDC-A11B6116BEA4}"/>
+    <hyperlink ref="H59" r:id="rId53" xr:uid="{0F8C630F-F746-4B30-823E-17F7DA1D5A4F}"/>
+    <hyperlink ref="H56" r:id="rId54" xr:uid="{029E68C5-9879-4D8A-AF97-C6331ABE183D}"/>
+    <hyperlink ref="H44" r:id="rId55" xr:uid="{19775445-018F-4A39-908E-C0BAA61C3D61}"/>
+    <hyperlink ref="H47" r:id="rId56" xr:uid="{3A6E90BD-3ABF-4BD1-8EFF-73228ADDE91D}"/>
+    <hyperlink ref="H20" r:id="rId57" xr:uid="{93ECE991-C320-4CD3-ABD3-09ABD33C982E}"/>
+    <hyperlink ref="H6" r:id="rId58" xr:uid="{4AF2A8BB-0806-47D7-9D8B-942B7BFD6537}"/>
+    <hyperlink ref="H32" r:id="rId59" xr:uid="{B97E93FE-E835-4087-8282-7BF0D77DA8B9}"/>
+    <hyperlink ref="H33" r:id="rId60" xr:uid="{B0FBFA35-C1D5-470C-B516-19E75C388077}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dane-2homes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>