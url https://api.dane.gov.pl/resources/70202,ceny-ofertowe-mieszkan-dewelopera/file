--- v1 (2026-09-11)
+++ v2 (2026-10-27)
@@ -1,11938 +1,9951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a3fddf6bff43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...26 lines deleted...]
-</workbook>
+<x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheets>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="dane-2homes" sheetId="7" r:id="Rb31a4ea30f0d44a4"/>
+  </x:sheets>
+</x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3119" uniqueCount="125">
-[...375 lines deleted...]
-</sst>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:si>
+    <x:t xml:space="preserve">Nazwa dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Forma prawna dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr KRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr wpisu do CEiDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr NIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr REGON</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr telefonu</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Adres poczty elektronicznej</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr faxu</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Adres strony internetowej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Województwo adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Powiat adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gmina adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Miejscowość adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ulica adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr nieruchomości adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr lokalu adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kod pocztowy adresu siedziby/głównego miejsca wykonywania działalności gospodarczej dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Województwo adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Powiat adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gmina adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Miejscowość adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ulica adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr nieruchomości adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr lokalu adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kod pocztowy adresu lokalu, w którym prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dodatkowe lokalizacje, w których prowadzona jest sprzedaż</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Sposób kontaktu nabywcy z deweloperem</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Województwo lokalizacji przedsięwzięcia deweloperskiego lub zadania inwestycyjnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Powiat lokalizacji przedsięwzięcia deweloperskiego lub zadania inwestycyjnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gmina lokalizacji przedsięwzięcia deweloperskiego lub zadania inwestycyjnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Miejscowość lokalizacji przedsięwzięcia deweloperskiego lub zadania inwestycyjnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ulica lokalizacji przedsięwzięcia deweloperskiego lub zadania inwestycyjnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr nieruchomości lokalizacji przedsięwzięcia deweloperskiego lub zadania inwestycyjnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kod pocztowy lokalizacji przedsięwzięcia deweloperskiego lub zadania inwestycyjnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Rodzaj nieruchomości: lokal mieszkalny, dom jednorodzinny </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nr lokalu lub domu jednorodzinnego nadany przez dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cena m 2 powierzchni użytkowej lokalu mieszkalnego / domu jednorodzinnego [zł]</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Data od której cena obowiązuje cena m 2 powierzchni użytkowej lokalu mieszkalnego / domu jednorodzinnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cena lokalu mieszkalnego lub domu jednorodzinnego będących przedmiotem umowy stanowiąca iloczyn ceny m2 oraz powierzchni [zł]</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Data od której cena obowiązuje cena lokalu mieszkalnego lub domu jednorodzinnego będących przedmiotem umowy stanowiąca iloczyn ceny m2 oraz powierzchni</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cena lokalu mieszkalnego lub domu jednorodzinnego uwzględniająca cenę lokalu stanowiącą iloczyn powierzchni oraz metrażu i innych składowych ceny, o których mowa w art. 19a ust. 1 pkt 1), 2) lub 3) [zł]</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Data od której obowiązuje cena lokalu mieszkalnego lub domu jednorodzinnego uwzględniająca cenę lokalu stanowiącą iloczyn powierzchni oraz metrażu i innych składowych ceny, o których mowa w art. 19a ust. 1 pkt 1), 2) lub 3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Rodzaj części nieruchomości będących przedmiotem umowy</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Oznaczenie części nieruchomości nadane przez dewelopera</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cena części nieruchomości, będących przedmiotem umowy [zł]</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Data od której obowiązuje cena części nieruchomości, będących przedmiotem umowy</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Rodzaj pomieszczeń przynależnych, o których mowa w art. 2 ust. 4 ustawy z dnia 24 czerwca 1994 r. o własności lokali</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Oznaczenie pomieszczeń przynależnych, o których mowa w art. 2 ust. 4 ustawy z dnia 24 czerwca 1994 r. o własności lokali</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Wyszczególnienie cen pomieszczeń przynależnych, o których mowa w art. 2 ust. 4 ustawy z dnia 24 czerwca 1994 r. o własności lokali [zł]</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Data od której obowiązuje cena wyszczególnionych pomieszczeń przynależnych, o których mowa w art. 2 ust. 4 ustawy z dnia 24 czerwca 1994 r. o własności lokali</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Wyszczególnienie praw niezbędnych do korzystania z lokalu mieszkalnego lub domu jednorodzinnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Wartość praw niezbędnych do korzystania z lokalu mieszkalnego lub domu jednorodzinnego [zł]</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Data od której obowiązuje cena wartości praw niezbędnych do korzystania z lokalu mieszkalnego lub domu jednorodzinnego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Wyszczególnienie rodzajów innych świadczeń pieniężnych, które nabywca zobowiązany jest spełnić na rzecz dewelopera w wykonaniu umowy przenoszącej własność</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Wartość innych świadczeń pieniężnych, które nabywca zobowiązany jest spełnić na rzecz dewelopera w wykonaniu umowy przenoszącej własność [zł]</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Data od której obowiązuje cena wartości innych świadczeń pieniężnych, które nabywca zobowiązany jest spełnić na rzecz dewelopera w wykonaniu umowy przenoszącej własność</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Adres strony internetowej, pod którym dostępny jest prospekt informacyjny</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Status</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Uwagi</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2Homes Sp. z o.o.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Spółka prawa handlowego</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">0000858688</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">X</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">biuro@2homes.pl</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2homes.pl</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">zachodniopomorskie</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">policki</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Police</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Tanowo</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ul. Szczecińska</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">71C</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">72-004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">telefon/email</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ul. Gunicka</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lokal mieszkalny</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B1/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Sprzedany</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Transakcja zakończona</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B1/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dostępny</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Podwyżka ceny - nieaktualna oferta</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Promocja - aktualna oferta</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B2/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Start sprzedaży</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Podwyżka ceny – aktualna oferta</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B2/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B3/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B3/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B4/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Wykończenie pod klucz – aktualna oferta</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B4/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B5/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Obniżka - oferta czasowa</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B5/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B6/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B6/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Pilchowo</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ul. Wiejska</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">A/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Rezerwacja</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">A/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">B/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">C/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">C/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">D/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Sprzedane</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">D/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">F/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">F/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">G/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">G/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">I/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">I/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">J/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">J/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">K/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">K/2</x:t>
+  </x:si>
+</x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...183 lines deleted...]
-</styleSheet>
+<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:numFmts count="5">
+    <x:numFmt numFmtId="164" formatCode="00\-000"/>
+    <x:numFmt numFmtId="165" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
+    <x:numFmt numFmtId="200" formatCode="0.00"/>
+    <x:numFmt numFmtId="201" formatCode="yyyy-mm-dd hh:mm:ss"/>
+    <x:numFmt numFmtId="202" formatCode="0"/>
+  </x:numFmts>
+  <x:fonts count="3">
+    <x:font>
+      <x:sz val="11"/>
+      <x:color theme="1"/>
+      <x:name val="Aptos Narrow"/>
+    </x:font>
+    <x:font>
+      <x:sz val="11"/>
+      <x:color theme="10"/>
+      <x:name val="Aptos Narrow"/>
+    </x:font>
+    <x:font>
+      <x:sz val="8"/>
+      <x:name val="Aptos Narrow"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="8">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor theme="5"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor theme="3" tint="0.74999"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor theme="5" tint="0.79998"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFFFFF00"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor theme="5" tint="0.39998"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor theme="4" tint="0.79998"/>
+      </x:patternFill>
+    </x:fill>
+  </x:fills>
+  <x:borders count="4">
+    <x:border/>
+    <x:border>
+      <x:bottom style="double">
+        <x:color indexed="64"/>
+      </x:bottom>
+    </x:border>
+    <x:border/>
+    <x:border>
+      <x:bottom style="double">
+        <x:color indexed="64"/>
+      </x:bottom>
+    </x:border>
+  </x:borders>
+  <x:cellStyleXfs count="2">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </x:cellStyleXfs>
+  <x:cellXfs count="103">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="7" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="1" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="49" fontId="1" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="164" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="165" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="200" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="200" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="200" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="201" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+  </x:cellXfs>
+  <x:cellStyles count="2">
+    <x:cellStyle name="Hiperłącze" xfId="1"/>
+    <x:cellStyle name="Normalny" xfId="0"/>
+  </x:cellStyles>
+</x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea0ff9257c94172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="Re3f9d5f83efc4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9b04d1da8a043d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb31a4ea30f0d44a4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface="Calibri Light"/>
+        <a:cs typeface="Calibri Light"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="67000"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:tint val="81000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="94000"/>
+                <a:lumMod val="102000"/>
                 <a:satMod val="103000"/>
-                <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
+                <a:lumMod val="100000"/>
                 <a:satMod val="110000"/>
-                <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:shade val="78000"/>
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
-                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
+                <a:satMod val="150000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...25 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R780cb8311e664155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R59504769c72a42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rf1d00e1fe1404ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R3f44e8d87f444504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R53b0294f4dc84bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R939348c5dfbb4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R2f35341aab8948c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R51b90c9bca604dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rf735bc2d44b743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R28a1022f8ec24043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R4828f9f1a0914ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R15d9c99fef574a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R9be15652bf9d4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R4a025255d71b4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rd976ba32b1fd447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R036f38bef227461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R080de6239f614c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R0ff05c83176e4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R2d43606fc94447cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R9e13761be2164612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R0dd1a1ea59fe4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Ra36139127432463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rb3f9d865dfe34c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R040d2b4814544b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rd990d545e97d4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R9cef6d495665445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rd3e0e2469fa74b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R47c5614099ff4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R112d9551b0db4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rb50a6d88d4a94248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R64c998524b7b4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R16a46cdd88734921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rbbf43961ae9b42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R2c24f3d9bb584062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R522053b860024f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R41ee8bf16de44f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R34c043dd0c9947c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R62143e11fd2c460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rf7a3d283fa6d4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R65acf9b921f34c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Re6e5dc1f58e948a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Ra11945c191a945e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R0de8c959a5ca44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Rc4b5f528b25049a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R3df66cb9fe9449d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R390ade3ac621499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R5ca0b63e844d4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="R5e289f4b62b84a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@2homes.pl" TargetMode="External" Id="Raaff4cbe35fc45ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA33353A-1A07-421F-B982-7CDBB172178E}">
-[...10955 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetFormatPr defaultRowHeight="14.399999618530273"/>
+  <x:cols>
+    <x:col min="1" max="1" width="17.5546875" customWidth="1"/>
+    <x:col min="2" max="2" width="19" customWidth="1"/>
+    <x:col min="3" max="3" width="11.21875" customWidth="1"/>
+    <x:col min="4" max="4" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="11.21875" customWidth="1"/>
+    <x:col min="6" max="6" width="20.44140625" customWidth="1"/>
+    <x:col min="7" max="7" width="10.109375" customWidth="1"/>
+    <x:col min="8" max="8" width="24.5546875" customWidth="1"/>
+    <x:col min="9" max="9" width="10.109375" customWidth="1"/>
+    <x:col min="10" max="10" width="31.44140625" customWidth="1"/>
+    <x:col min="11" max="11" width="21.33203125" customWidth="1"/>
+    <x:col min="12" max="12" width="19.33203125" customWidth="1"/>
+    <x:col min="18" max="18" width="12.5546875" customWidth="1"/>
+    <x:col min="19" max="19" width="14.77734375" customWidth="1"/>
+    <x:col min="27" max="27" width="10.88671875" customWidth="1"/>
+    <x:col min="33" max="33" width="11.109375" customWidth="1"/>
+    <x:col min="38" max="38" width="14.44140625" customWidth="1"/>
+    <x:col min="39" max="39" width="20.77734375" customWidth="1"/>
+    <x:col min="40" max="40" width="16.6640625" customWidth="1"/>
+    <x:col min="41" max="41" width="37.109375" customWidth="1"/>
+    <x:col min="42" max="57" width="6.44140625" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1">
+      <x:c r="A1" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G1" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="H1" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="J1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="K1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="L1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="M1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="N1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="O1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="P1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="R1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="S1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="T1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="U1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="V1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="W1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="X1" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Y1" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="Z1" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="AA1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="AB1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="AC1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="AD1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="AE1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="AF1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="AG1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="AH1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="AI1" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="AJ1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="AK1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="AL1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="AM1" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="AN1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="AO1" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="AP1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="AQ1" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="AR1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="AS1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="AT1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="AU1" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="AV1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="AW1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="AX1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="AY1" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="AZ1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="BA1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="BB1" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="BC1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="BD1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="BE1" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="BF1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="BG1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="BH1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" s="14" customFormat="1">
+      <x:c r="A2" s="9" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B2" s="9" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C2" s="9" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E2" s="10">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F2" s="10">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G2" s="10">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H2" s="11" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J2" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K2" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L2" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M2" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N2" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O2" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P2" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q2" s="10"/>
+      <x:c r="R2" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S2" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T2" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U2" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V2" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W2" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X2" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y2" s="10"/>
+      <x:c r="Z2" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA2" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB2" s="9" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC2" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD2" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE2" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF2" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG2" s="9" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI2" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ2" s="9" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK2" s="9" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="AL2" s="10">
+        <x:v>8593</x:v>
+      </x:c>
+      <x:c r="AM2" s="13">
+        <x:v>45451.666666666664</x:v>
+      </x:c>
+      <x:c r="AN2" s="10">
+        <x:v>749000</x:v>
+      </x:c>
+      <x:c r="AO2" s="13">
+        <x:v>45451.666666666664</x:v>
+      </x:c>
+      <x:c r="AP2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ2" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR2" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS2" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU2" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV2" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW2" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY2" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ2" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB2" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC2" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD2" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE2" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF2" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG2" s="9" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH2" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" s="21" customFormat="1">
+      <x:c r="A3" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B3" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C3" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E3" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F3" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G3" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H3" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J3" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K3" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L3" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M3" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N3" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O3" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P3" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q3" s="17"/>
+      <x:c r="R3" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S3" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T3" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U3" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V3" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W3" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X3" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y3" s="17"/>
+      <x:c r="Z3" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA3" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB3" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC3" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD3" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE3" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF3" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG3" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI3" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ3" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK3" s="16" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="AL3" s="17">
+        <x:v>8708</x:v>
+      </x:c>
+      <x:c r="AM3" s="20">
+        <x:v>45452.666666608799</x:v>
+      </x:c>
+      <x:c r="AN3" s="17">
+        <x:v>759000</x:v>
+      </x:c>
+      <x:c r="AO3" s="20">
+        <x:v>45452.666666608799</x:v>
+      </x:c>
+      <x:c r="AP3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ3" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR3" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS3" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU3" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV3" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW3" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY3" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ3" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB3" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC3" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD3" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE3" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF3" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG3" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH3" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" s="21" customFormat="1">
+      <x:c r="A4" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B4" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C4" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E4" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F4" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G4" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H4" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J4" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K4" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L4" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M4" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N4" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O4" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P4" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q4" s="17"/>
+      <x:c r="R4" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S4" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T4" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U4" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V4" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W4" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X4" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y4" s="17"/>
+      <x:c r="Z4" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA4" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB4" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC4" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD4" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE4" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF4" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG4" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI4" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ4" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK4" s="16" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="AL4" s="17">
+        <x:v>9741</x:v>
+      </x:c>
+      <x:c r="AM4" s="20">
+        <x:v>45452.666666608799</x:v>
+      </x:c>
+      <x:c r="AN4" s="17">
+        <x:v>849000</x:v>
+      </x:c>
+      <x:c r="AO4" s="20">
+        <x:v>45615.75</x:v>
+      </x:c>
+      <x:c r="AP4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ4" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR4" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS4" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU4" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV4" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW4" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY4" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ4" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB4" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC4" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD4" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE4" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF4" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG4" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH4" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" s="21" customFormat="1">
+      <x:c r="A5" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B5" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C5" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E5" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F5" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G5" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H5" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J5" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K5" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L5" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M5" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N5" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O5" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P5" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q5" s="17"/>
+      <x:c r="R5" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S5" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T5" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U5" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V5" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W5" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X5" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y5" s="17"/>
+      <x:c r="Z5" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA5" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB5" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC5" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD5" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE5" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF5" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG5" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI5" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ5" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK5" s="16" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="AL5" s="17">
+        <x:v>10315</x:v>
+      </x:c>
+      <x:c r="AM5" s="20">
+        <x:v>46089.666666666664</x:v>
+      </x:c>
+      <x:c r="AN5" s="17">
+        <x:v>899000</x:v>
+      </x:c>
+      <x:c r="AO5" s="20">
+        <x:v>46089.666666666664</x:v>
+      </x:c>
+      <x:c r="AP5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ5" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR5" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS5" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU5" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV5" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW5" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY5" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ5" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB5" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC5" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD5" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE5" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF5" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG5" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH5" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" s="47" customFormat="1">
+      <x:c r="A6" s="42" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B6" s="42" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C6" s="42" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E6" s="43">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F6" s="43">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G6" s="43">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H6" s="44" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J6" s="42" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K6" s="42" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L6" s="42" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M6" s="42" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N6" s="42" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O6" s="42" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P6" s="43" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q6" s="43"/>
+      <x:c r="R6" s="45" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S6" s="42" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T6" s="42" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U6" s="42" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V6" s="42" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W6" s="42" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X6" s="43" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y6" s="43"/>
+      <x:c r="Z6" s="45" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA6" s="42" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB6" s="42" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC6" s="42" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD6" s="42" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE6" s="42" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF6" s="42" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG6" s="42" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI6" s="45" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ6" s="42" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK6" s="42" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="AL6" s="43">
+        <x:v>9741</x:v>
+      </x:c>
+      <x:c r="AM6" s="46">
+        <x:v>46208.666666666664</x:v>
+      </x:c>
+      <x:c r="AN6" s="43">
+        <x:v>849000</x:v>
+      </x:c>
+      <x:c r="AO6" s="46">
+        <x:v>46208.666666666664</x:v>
+      </x:c>
+      <x:c r="AP6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ6" s="46" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR6" s="42" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS6" s="42" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU6" s="46" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV6" s="42" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW6" s="42" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY6" s="46" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ6" s="42" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB6" s="46" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC6" s="42" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD6" s="43" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE6" s="46" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF6" s="42" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG6" s="42" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH6" s="47" t="s">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" s="21" customFormat="1">
+      <x:c r="A7" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B7" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C7" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E7" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F7" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G7" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H7" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J7" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K7" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L7" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M7" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N7" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O7" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P7" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q7" s="17"/>
+      <x:c r="R7" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S7" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T7" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U7" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V7" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W7" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X7" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y7" s="17"/>
+      <x:c r="Z7" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA7" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB7" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC7" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD7" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE7" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF7" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG7" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI7" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ7" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK7" s="16" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="AL7" s="17">
+        <x:v>8708</x:v>
+      </x:c>
+      <x:c r="AM7" s="20">
+        <x:v>45453.666666608799</x:v>
+      </x:c>
+      <x:c r="AN7" s="17">
+        <x:v>759000</x:v>
+      </x:c>
+      <x:c r="AO7" s="20">
+        <x:v>45453.666666608799</x:v>
+      </x:c>
+      <x:c r="AP7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ7" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR7" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS7" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU7" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV7" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW7" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY7" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ7" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB7" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC7" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD7" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE7" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF7" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG7" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH7" s="21" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" s="21" customFormat="1">
+      <x:c r="A8" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B8" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C8" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E8" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F8" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G8" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H8" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J8" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K8" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L8" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M8" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N8" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O8" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P8" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q8" s="17"/>
+      <x:c r="R8" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S8" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T8" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U8" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V8" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W8" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X8" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y8" s="17"/>
+      <x:c r="Z8" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA8" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB8" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC8" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD8" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE8" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF8" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG8" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI8" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ8" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK8" s="16" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="AL8" s="17">
+        <x:v>8823</x:v>
+      </x:c>
+      <x:c r="AM8" s="20">
+        <x:v>45453.666666608799</x:v>
+      </x:c>
+      <x:c r="AN8" s="17">
+        <x:v>769000</x:v>
+      </x:c>
+      <x:c r="AO8" s="20">
+        <x:v>45554.75</x:v>
+      </x:c>
+      <x:c r="AP8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ8" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR8" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS8" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU8" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV8" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW8" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY8" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ8" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB8" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC8" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD8" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE8" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF8" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG8" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH8" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" s="21" customFormat="1">
+      <x:c r="A9" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B9" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C9" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E9" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F9" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G9" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H9" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J9" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K9" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L9" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M9" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N9" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O9" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P9" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q9" s="17"/>
+      <x:c r="R9" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S9" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T9" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U9" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V9" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W9" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X9" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y9" s="17"/>
+      <x:c r="Z9" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA9" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB9" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC9" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD9" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE9" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF9" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG9" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI9" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ9" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK9" s="16" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="AL9" s="17">
+        <x:v>9741</x:v>
+      </x:c>
+      <x:c r="AM9" s="20">
+        <x:v>45453.666666608799</x:v>
+      </x:c>
+      <x:c r="AN9" s="17">
+        <x:v>849000</x:v>
+      </x:c>
+      <x:c r="AO9" s="20">
+        <x:v>45615.75</x:v>
+      </x:c>
+      <x:c r="AP9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ9" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR9" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS9" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU9" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV9" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW9" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY9" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ9" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB9" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC9" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD9" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE9" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF9" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG9" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH9" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" s="8" customFormat="1">
+      <x:c r="A10" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E10" s="5">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F10" s="5">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G10" s="5">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H10" s="15" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K10" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L10" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M10" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N10" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O10" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P10" s="5" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q10" s="5"/>
+      <x:c r="R10" s="6" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S10" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T10" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U10" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V10" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W10" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X10" s="5" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y10" s="5"/>
+      <x:c r="Z10" s="6" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB10" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC10" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD10" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE10" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF10" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG10" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI10" s="6" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ10" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK10" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="AL10" s="5">
+        <x:v>10315</x:v>
+      </x:c>
+      <x:c r="AM10" s="7">
+        <x:v>46089.666666666664</x:v>
+      </x:c>
+      <x:c r="AN10" s="5">
+        <x:v>899000</x:v>
+      </x:c>
+      <x:c r="AO10" s="7">
+        <x:v>46089.666666666664</x:v>
+      </x:c>
+      <x:c r="AP10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ10" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU10" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY10" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB10" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD10" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE10" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF10" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG10" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH10" s="8" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" s="14" customFormat="1">
+      <x:c r="A11" s="9" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B11" s="9" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C11" s="9" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E11" s="10">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F11" s="10">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G11" s="10">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H11" s="11" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J11" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K11" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L11" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M11" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N11" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O11" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P11" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q11" s="10"/>
+      <x:c r="R11" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S11" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T11" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U11" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V11" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W11" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X11" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y11" s="10"/>
+      <x:c r="Z11" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA11" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB11" s="9" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC11" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD11" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE11" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF11" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG11" s="9" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI11" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ11" s="9" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK11" s="9" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="AL11" s="10">
+        <x:v>8708</x:v>
+      </x:c>
+      <x:c r="AM11" s="13">
+        <x:v>45454.666666608799</x:v>
+      </x:c>
+      <x:c r="AN11" s="10">
+        <x:v>759000</x:v>
+      </x:c>
+      <x:c r="AO11" s="13">
+        <x:v>45454.666666608799</x:v>
+      </x:c>
+      <x:c r="AP11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ11" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR11" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS11" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU11" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV11" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW11" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY11" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ11" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB11" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC11" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD11" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE11" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF11" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG11" s="9" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH11" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" s="14" customFormat="1">
+      <x:c r="A12" s="9" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B12" s="9" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C12" s="9" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E12" s="10">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F12" s="10">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G12" s="10">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H12" s="11" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J12" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K12" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L12" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M12" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N12" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O12" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P12" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q12" s="10"/>
+      <x:c r="R12" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S12" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T12" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U12" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V12" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W12" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X12" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y12" s="10"/>
+      <x:c r="Z12" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA12" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB12" s="9" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC12" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD12" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE12" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF12" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG12" s="9" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI12" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ12" s="9" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK12" s="9" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="AL12" s="10">
+        <x:v>8593</x:v>
+      </x:c>
+      <x:c r="AM12" s="13">
+        <x:v>45455.666666608799</x:v>
+      </x:c>
+      <x:c r="AN12" s="10">
+        <x:v>749000</x:v>
+      </x:c>
+      <x:c r="AO12" s="13">
+        <x:v>45455.666666608799</x:v>
+      </x:c>
+      <x:c r="AP12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ12" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR12" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS12" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU12" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV12" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW12" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY12" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ12" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB12" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC12" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD12" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE12" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF12" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG12" s="9" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH12" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" s="21" customFormat="1">
+      <x:c r="A13" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B13" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C13" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E13" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F13" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G13" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H13" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J13" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K13" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L13" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M13" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N13" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O13" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P13" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q13" s="17"/>
+      <x:c r="R13" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S13" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T13" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U13" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V13" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W13" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X13" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y13" s="17"/>
+      <x:c r="Z13" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA13" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB13" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC13" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD13" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE13" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF13" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG13" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI13" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ13" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK13" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="AL13" s="17">
+        <x:v>8708</x:v>
+      </x:c>
+      <x:c r="AM13" s="20">
+        <x:v>45456.666666608799</x:v>
+      </x:c>
+      <x:c r="AN13" s="17">
+        <x:v>759000</x:v>
+      </x:c>
+      <x:c r="AO13" s="20">
+        <x:v>45456.666666608799</x:v>
+      </x:c>
+      <x:c r="AP13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ13" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR13" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS13" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU13" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV13" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW13" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY13" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ13" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB13" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC13" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD13" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE13" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF13" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG13" s="16" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH13" s="21" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" s="21" customFormat="1">
+      <x:c r="A14" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B14" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C14" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E14" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F14" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G14" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H14" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J14" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K14" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L14" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M14" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N14" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O14" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P14" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q14" s="17"/>
+      <x:c r="R14" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S14" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V14" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W14" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X14" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y14" s="17"/>
+      <x:c r="Z14" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA14" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB14" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC14" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD14" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE14" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF14" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG14" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI14" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ14" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK14" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="AL14" s="17">
+        <x:v>8938</x:v>
+      </x:c>
+      <x:c r="AM14" s="20">
+        <x:v>45456.666666608799</x:v>
+      </x:c>
+      <x:c r="AN14" s="17">
+        <x:v>779000</x:v>
+      </x:c>
+      <x:c r="AO14" s="20">
+        <x:v>45554.75</x:v>
+      </x:c>
+      <x:c r="AP14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ14" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR14" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS14" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU14" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV14" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW14" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY14" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ14" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB14" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC14" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD14" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE14" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF14" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG14" s="16" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH14" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" s="14" customFormat="1">
+      <x:c r="A15" s="9" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B15" s="9" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="9" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E15" s="10">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F15" s="10">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G15" s="10">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H15" s="11" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J15" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K15" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L15" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M15" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N15" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O15" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P15" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q15" s="10"/>
+      <x:c r="R15" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S15" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T15" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U15" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V15" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W15" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X15" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y15" s="10"/>
+      <x:c r="Z15" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA15" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB15" s="9" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC15" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD15" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE15" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF15" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG15" s="9" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI15" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ15" s="9" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK15" s="9" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="AL15" s="10">
+        <x:v>9741</x:v>
+      </x:c>
+      <x:c r="AM15" s="13">
+        <x:v>45456.666666608799</x:v>
+      </x:c>
+      <x:c r="AN15" s="10">
+        <x:v>849000</x:v>
+      </x:c>
+      <x:c r="AO15" s="13">
+        <x:v>45615.75</x:v>
+      </x:c>
+      <x:c r="AP15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ15" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR15" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS15" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU15" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV15" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW15" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY15" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ15" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB15" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC15" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD15" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE15" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF15" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG15" s="9" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH15" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" s="21" customFormat="1">
+      <x:c r="A16" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B16" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C16" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E16" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F16" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G16" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H16" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J16" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K16" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L16" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M16" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N16" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O16" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P16" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q16" s="17"/>
+      <x:c r="R16" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S16" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V16" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W16" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X16" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y16" s="17"/>
+      <x:c r="Z16" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA16" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB16" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC16" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD16" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE16" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF16" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG16" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI16" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ16" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK16" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="AL16" s="17">
+        <x:v>8708</x:v>
+      </x:c>
+      <x:c r="AM16" s="20">
+        <x:v>45457.666666608799</x:v>
+      </x:c>
+      <x:c r="AN16" s="17">
+        <x:v>759000</x:v>
+      </x:c>
+      <x:c r="AO16" s="20">
+        <x:v>45457.666666608799</x:v>
+      </x:c>
+      <x:c r="AP16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ16" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR16" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS16" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU16" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV16" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW16" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY16" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ16" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB16" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC16" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD16" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE16" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF16" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG16" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH16" s="21" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" s="21" customFormat="1">
+      <x:c r="A17" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B17" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C17" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E17" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F17" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G17" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H17" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J17" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K17" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L17" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M17" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N17" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O17" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P17" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q17" s="17"/>
+      <x:c r="R17" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S17" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T17" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U17" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V17" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W17" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X17" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y17" s="17"/>
+      <x:c r="Z17" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA17" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB17" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC17" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD17" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE17" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF17" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG17" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI17" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ17" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK17" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="AL17" s="17">
+        <x:v>8938</x:v>
+      </x:c>
+      <x:c r="AM17" s="20">
+        <x:v>45457.666666608799</x:v>
+      </x:c>
+      <x:c r="AN17" s="17">
+        <x:v>779000</x:v>
+      </x:c>
+      <x:c r="AO17" s="20">
+        <x:v>45554.75</x:v>
+      </x:c>
+      <x:c r="AP17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ17" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR17" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS17" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU17" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV17" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW17" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY17" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ17" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB17" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC17" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD17" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE17" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF17" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG17" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH17" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" s="21" customFormat="1">
+      <x:c r="A18" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B18" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C18" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E18" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F18" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G18" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H18" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J18" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K18" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L18" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M18" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N18" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O18" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P18" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q18" s="17"/>
+      <x:c r="R18" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S18" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U18" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V18" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W18" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X18" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y18" s="17"/>
+      <x:c r="Z18" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB18" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC18" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD18" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE18" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF18" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG18" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI18" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ18" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK18" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="AL18" s="17">
+        <x:v>9741</x:v>
+      </x:c>
+      <x:c r="AM18" s="20">
+        <x:v>45457.666666608799</x:v>
+      </x:c>
+      <x:c r="AN18" s="17">
+        <x:v>849000</x:v>
+      </x:c>
+      <x:c r="AO18" s="20">
+        <x:v>45615.75</x:v>
+      </x:c>
+      <x:c r="AP18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ18" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU18" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY18" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB18" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD18" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE18" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF18" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG18" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH18" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" s="21" customFormat="1">
+      <x:c r="A19" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B19" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C19" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E19" s="17">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F19" s="17">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G19" s="17">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H19" s="18" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J19" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K19" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L19" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M19" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N19" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O19" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P19" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q19" s="17"/>
+      <x:c r="R19" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S19" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T19" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U19" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V19" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W19" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X19" s="17" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y19" s="17"/>
+      <x:c r="Z19" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA19" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB19" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC19" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD19" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE19" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF19" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG19" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI19" s="19" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ19" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK19" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="AL19" s="17">
+        <x:v>10315</x:v>
+      </x:c>
+      <x:c r="AM19" s="20">
+        <x:v>46089.666666666664</x:v>
+      </x:c>
+      <x:c r="AN19" s="17">
+        <x:v>899000</x:v>
+      </x:c>
+      <x:c r="AO19" s="20">
+        <x:v>46089.666666666664</x:v>
+      </x:c>
+      <x:c r="AP19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ19" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR19" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS19" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU19" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV19" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW19" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY19" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ19" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB19" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC19" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD19" s="17" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE19" s="20" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF19" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG19" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH19" s="21" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" s="8" customFormat="1">
+      <x:c r="A20" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E20" s="5">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F20" s="5">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G20" s="5">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H20" s="15" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J20" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K20" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L20" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M20" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N20" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O20" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P20" s="5" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q20" s="5"/>
+      <x:c r="R20" s="6" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S20" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T20" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U20" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V20" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W20" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X20" s="5" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y20" s="5"/>
+      <x:c r="Z20" s="6" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA20" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB20" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC20" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD20" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE20" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF20" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG20" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI20" s="6" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ20" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK20" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="AL20" s="5">
+        <x:v>14343.09</x:v>
+      </x:c>
+      <x:c r="AM20" s="7">
+        <x:v>46240.666666666664</x:v>
+      </x:c>
+      <x:c r="AN20" s="5">
+        <x:v>1250000</x:v>
+      </x:c>
+      <x:c r="AO20" s="7">
+        <x:v>46240.666666666664</x:v>
+      </x:c>
+      <x:c r="AP20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ20" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR20" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS20" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU20" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV20" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW20" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY20" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ20" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB20" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC20" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD20" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE20" s="7" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF20" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG20" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH20" s="8" t="s">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" s="14" customFormat="1">
+      <x:c r="A21" s="9" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B21" s="9" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C21" s="9" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E21" s="10">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F21" s="10">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G21" s="10">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H21" s="11" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J21" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K21" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L21" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M21" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N21" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O21" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P21" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q21" s="10"/>
+      <x:c r="R21" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S21" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T21" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U21" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V21" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W21" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X21" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y21" s="10"/>
+      <x:c r="Z21" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA21" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB21" s="9" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC21" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD21" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE21" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF21" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG21" s="9" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI21" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ21" s="9" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK21" s="9" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="AL21" s="10">
+        <x:v>9741</x:v>
+      </x:c>
+      <x:c r="AM21" s="13">
+        <x:v>45458.666666608799</x:v>
+      </x:c>
+      <x:c r="AN21" s="10">
+        <x:v>849000</x:v>
+      </x:c>
+      <x:c r="AO21" s="13">
+        <x:v>45458.666666608799</x:v>
+      </x:c>
+      <x:c r="AP21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ21" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR21" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS21" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU21" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV21" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW21" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY21" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ21" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB21" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC21" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD21" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE21" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF21" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG21" s="9" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH21" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" s="33" customFormat="1">
+      <x:c r="A22" s="28" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B22" s="28" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C22" s="28" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E22" s="29">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F22" s="29">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G22" s="29">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H22" s="30" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J22" s="28" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K22" s="28" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L22" s="28" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M22" s="28" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N22" s="28" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O22" s="28" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P22" s="29" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q22" s="29"/>
+      <x:c r="R22" s="31" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S22" s="28" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T22" s="28" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U22" s="28" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V22" s="28" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W22" s="28" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X22" s="29" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y22" s="29"/>
+      <x:c r="Z22" s="31" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA22" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB22" s="28" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC22" s="28" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD22" s="28" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE22" s="28" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF22" s="28" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG22" s="28" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI22" s="31" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ22" s="28" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK22" s="28" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="AL22" s="29">
+        <x:v>7458</x:v>
+      </x:c>
+      <x:c r="AM22" s="32">
+        <x:v>45459.666666608799</x:v>
+      </x:c>
+      <x:c r="AN22" s="29">
+        <x:v>650000</x:v>
+      </x:c>
+      <x:c r="AO22" s="32">
+        <x:v>45459.666666608799</x:v>
+      </x:c>
+      <x:c r="AP22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ22" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR22" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS22" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU22" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV22" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW22" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY22" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ22" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB22" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC22" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD22" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE22" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF22" s="28" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG22" s="28" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH22" s="33" t="s">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" s="14" customFormat="1">
+      <x:c r="A23" s="9" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B23" s="9" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C23" s="9" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E23" s="10">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F23" s="10">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G23" s="10">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H23" s="11" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J23" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K23" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L23" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M23" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N23" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O23" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P23" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q23" s="10"/>
+      <x:c r="R23" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S23" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T23" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U23" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V23" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W23" s="9" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X23" s="10" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y23" s="10"/>
+      <x:c r="Z23" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA23" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB23" s="9" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC23" s="9" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD23" s="9" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE23" s="9" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF23" s="9" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG23" s="9" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI23" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ23" s="9" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK23" s="9" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="AL23" s="10">
+        <x:v>7458</x:v>
+      </x:c>
+      <x:c r="AM23" s="13">
+        <x:v>45460.666666608799</x:v>
+      </x:c>
+      <x:c r="AN23" s="10">
+        <x:v>650000</x:v>
+      </x:c>
+      <x:c r="AO23" s="13">
+        <x:v>45460.666666608799</x:v>
+      </x:c>
+      <x:c r="AP23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ23" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR23" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS23" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU23" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV23" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW23" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY23" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ23" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB23" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC23" s="9" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD23" s="10" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE23" s="13" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF23" s="9" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG23" s="9" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH23" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" s="33" customFormat="1">
+      <x:c r="A24" s="28" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B24" s="28" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C24" s="28" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E24" s="29">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F24" s="29">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G24" s="29">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H24" s="30" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J24" s="28" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K24" s="28" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L24" s="28" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M24" s="28" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N24" s="28" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O24" s="28" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P24" s="29" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q24" s="29"/>
+      <x:c r="R24" s="31" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S24" s="28" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T24" s="28" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U24" s="28" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V24" s="28" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W24" s="28" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X24" s="29" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y24" s="29"/>
+      <x:c r="Z24" s="31" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA24" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB24" s="28" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC24" s="28" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD24" s="28" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE24" s="28" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF24" s="28" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG24" s="28" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI24" s="31" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ24" s="28" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK24" s="28" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="AL24" s="29">
+        <x:v>8708</x:v>
+      </x:c>
+      <x:c r="AM24" s="32">
+        <x:v>45461.666666608799</x:v>
+      </x:c>
+      <x:c r="AN24" s="29">
+        <x:v>759000</x:v>
+      </x:c>
+      <x:c r="AO24" s="32">
+        <x:v>45461.666666608799</x:v>
+      </x:c>
+      <x:c r="AP24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ24" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR24" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS24" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU24" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV24" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW24" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY24" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ24" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB24" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC24" s="28" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD24" s="29" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE24" s="32" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF24" s="28" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG24" s="28" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH24" s="33" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" s="27" customFormat="1" ht="15">
+      <x:c r="A25" s="22" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B25" s="22" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C25" s="22" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E25" s="23">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F25" s="23">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G25" s="23">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H25" s="24" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J25" s="22" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K25" s="22" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L25" s="22" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M25" s="22" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N25" s="22" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O25" s="22" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P25" s="23" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q25" s="23"/>
+      <x:c r="R25" s="25" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S25" s="22" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T25" s="22" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U25" s="22" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V25" s="22" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W25" s="22" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X25" s="23" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y25" s="23"/>
+      <x:c r="Z25" s="25" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA25" s="22" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB25" s="22" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC25" s="22" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD25" s="22" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE25" s="22" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF25" s="22" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="AG25" s="22" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="AH25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI25" s="25" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ25" s="22" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK25" s="22" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="AL25" s="23">
+        <x:v>8708</x:v>
+      </x:c>
+      <x:c r="AM25" s="26">
+        <x:v>45462.666666608799</x:v>
+      </x:c>
+      <x:c r="AN25" s="23">
+        <x:v>759000</x:v>
+      </x:c>
+      <x:c r="AO25" s="26">
+        <x:v>45462.666666608799</x:v>
+      </x:c>
+      <x:c r="AP25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ25" s="26" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR25" s="22" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS25" s="22" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU25" s="26" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV25" s="22" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW25" s="22" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY25" s="26" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ25" s="22" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB25" s="26" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC25" s="22" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD25" s="23" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE25" s="26" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF25" s="22" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG25" s="22" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="BH25" s="27" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" s="41" customFormat="1" ht="15">
+      <x:c r="A26" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B26" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C26" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E26" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F26" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G26" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H26" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J26" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K26" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L26" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M26" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N26" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O26" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P26" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q26" s="37"/>
+      <x:c r="R26" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S26" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T26" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U26" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V26" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W26" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X26" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y26" s="37"/>
+      <x:c r="Z26" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA26" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB26" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC26" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD26" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE26" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF26" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG26" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI26" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ26" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK26" s="36" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="AL26" s="96">
+        <x:v>10696</x:v>
+      </x:c>
+      <x:c r="AM26" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN26" s="37">
+        <x:v>590000</x:v>
+      </x:c>
+      <x:c r="AO26" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ26" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR26" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS26" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU26" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV26" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW26" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY26" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ26" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB26" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC26" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD26" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE26" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF26" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG26" s="36" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="BH26" s="41" t="str">
+        <x:v>Cena wcześniejsza – nieaktualna oferta</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B27" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C27" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E27" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F27" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G27" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H27" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J27" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K27" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L27" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M27" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N27" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O27" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P27" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q27" s="1"/>
+      <x:c r="R27" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S27" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T27" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U27" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V27" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W27" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X27" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y27" s="1"/>
+      <x:c r="Z27" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA27" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB27" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC27" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD27" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE27" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF27" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG27" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI27" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ27" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK27" s="34" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="AL27" s="97" t="n">
+        <x:v>10939.74</x:v>
+      </x:c>
+      <x:c r="AM27" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN27" s="1">
+        <x:v>610000</x:v>
+      </x:c>
+      <x:c r="AO27" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ27" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR27" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS27" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU27" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV27" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW27" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY27" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ27" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB27" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC27" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD27" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE27" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF27" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG27" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH27" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" s="41" customFormat="1">
+      <x:c r="A28" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B28" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C28" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E28" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F28" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G28" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H28" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J28" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K28" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L28" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M28" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N28" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O28" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P28" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q28" s="37"/>
+      <x:c r="R28" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S28" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T28" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U28" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V28" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W28" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X28" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y28" s="37"/>
+      <x:c r="Z28" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA28" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB28" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC28" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD28" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE28" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF28" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG28" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI28" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ28" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK28" s="36" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="AL28" s="96">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM28" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN28" s="37">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO28" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ28" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR28" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS28" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU28" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV28" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW28" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY28" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ28" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB28" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC28" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD28" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE28" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF28" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG28" s="36" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="BH28" s="41" t="str">
+        <x:v>Rezerwacja – aktualna oferta</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B29" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C29" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E29" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F29" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G29" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H29" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J29" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K29" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L29" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M29" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N29" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O29" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P29" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q29" s="1"/>
+      <x:c r="R29" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S29" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T29" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U29" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V29" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W29" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X29" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y29" s="1"/>
+      <x:c r="Z29" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA29" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB29" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC29" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD29" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE29" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF29" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG29" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI29" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ29" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK29" s="34" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="AL29" s="97" t="n">
+        <x:v>10760.4</x:v>
+      </x:c>
+      <x:c r="AM29" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN29" s="1">
+        <x:v>600000</x:v>
+      </x:c>
+      <x:c r="AO29" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ29" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR29" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS29" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU29" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV29" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW29" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY29" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ29" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB29" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC29" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE29" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF29" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG29" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH29" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" s="41" customFormat="1">
+      <x:c r="A30" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B30" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C30" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E30" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F30" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G30" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H30" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J30" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K30" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L30" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M30" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N30" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O30" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P30" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q30" s="37"/>
+      <x:c r="R30" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S30" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T30" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U30" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V30" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W30" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X30" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y30" s="37"/>
+      <x:c r="Z30" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA30" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB30" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC30" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD30" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE30" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF30" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG30" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI30" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ30" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK30" s="36" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="AL30" s="96">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM30" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN30" s="37">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO30" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ30" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR30" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS30" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU30" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV30" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW30" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY30" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ30" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB30" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC30" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD30" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE30" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF30" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG30" s="36" t="str">
+        <x:v>Dostępny</x:v>
+      </x:c>
+      <x:c r="BH30" s="41" t="str">
+        <x:v>Aktualna oferta</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B31" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C31" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E31" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F31" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G31" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H31" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J31" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K31" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L31" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M31" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N31" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O31" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P31" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q31" s="1"/>
+      <x:c r="R31" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S31" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T31" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U31" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V31" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W31" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X31" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y31" s="1"/>
+      <x:c r="Z31" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA31" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB31" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC31" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD31" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE31" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF31" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG31" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI31" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ31" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK31" s="34" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="AL31" s="97" t="n">
+        <x:v>10760.4</x:v>
+      </x:c>
+      <x:c r="AM31" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN31" s="1">
+        <x:v>600000</x:v>
+      </x:c>
+      <x:c r="AO31" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ31" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR31" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS31" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU31" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV31" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW31" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY31" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ31" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB31" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC31" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD31" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE31" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF31" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG31" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH31" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" s="41" customFormat="1">
+      <x:c r="A32" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B32" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C32" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E32" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F32" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G32" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H32" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J32" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K32" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L32" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M32" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N32" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O32" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P32" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q32" s="37"/>
+      <x:c r="R32" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S32" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T32" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U32" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V32" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W32" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X32" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y32" s="37"/>
+      <x:c r="Z32" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA32" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB32" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC32" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD32" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE32" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF32" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG32" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI32" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ32" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK32" s="36" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AL32" s="96">
+        <x:v>10696</x:v>
+      </x:c>
+      <x:c r="AM32" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN32" s="37">
+        <x:v>590000</x:v>
+      </x:c>
+      <x:c r="AO32" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ32" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR32" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS32" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU32" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV32" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW32" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY32" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ32" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB32" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC32" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD32" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE32" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF32" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG32" s="36" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="BH32" s="41" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B33" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C33" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E33" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F33" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G33" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H33" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J33" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K33" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L33" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M33" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N33" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O33" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P33" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q33" s="1"/>
+      <x:c r="R33" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S33" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T33" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U33" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V33" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W33" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X33" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y33" s="1"/>
+      <x:c r="Z33" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA33" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB33" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC33" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD33" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE33" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF33" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG33" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI33" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ33" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK33" s="34" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AL33" s="97" t="n">
+        <x:v>10939.74</x:v>
+      </x:c>
+      <x:c r="AM33" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN33" s="1">
+        <x:v>610000</x:v>
+      </x:c>
+      <x:c r="AO33" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ33" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR33" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS33" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU33" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV33" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW33" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY33" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ33" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB33" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC33" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD33" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE33" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF33" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG33" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH33" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B34" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C34" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E34" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F34" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G34" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H34" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J34" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K34" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L34" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M34" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N34" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O34" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P34" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q34" s="1"/>
+      <x:c r="R34" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S34" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T34" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U34" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V34" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W34" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X34" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y34" s="1"/>
+      <x:c r="Z34" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA34" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB34" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC34" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD34" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE34" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF34" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG34" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI34" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ34" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK34" s="34" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AL34" s="97">
+        <x:v>10696</x:v>
+      </x:c>
+      <x:c r="AM34" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN34" s="1">
+        <x:v>590000</x:v>
+      </x:c>
+      <x:c r="AO34" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ34" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR34" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS34" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU34" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV34" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW34" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY34" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ34" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB34" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC34" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD34" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE34" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF34" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG34" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH34" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" s="41" customFormat="1">
+      <x:c r="A35" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B35" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C35" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E35" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F35" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G35" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H35" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J35" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K35" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L35" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M35" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N35" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O35" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P35" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q35" s="37"/>
+      <x:c r="R35" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S35" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T35" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U35" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V35" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W35" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X35" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y35" s="37"/>
+      <x:c r="Z35" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA35" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB35" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC35" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD35" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE35" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF35" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG35" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI35" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ35" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK35" s="36" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AL35" s="96">
+        <x:v>10696</x:v>
+      </x:c>
+      <x:c r="AM35" s="40">
+        <x:v>46157.666666666664</x:v>
+      </x:c>
+      <x:c r="AN35" s="37">
+        <x:v>590000</x:v>
+      </x:c>
+      <x:c r="AO35" s="40">
+        <x:v>46157.666666666664</x:v>
+      </x:c>
+      <x:c r="AP35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ35" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR35" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS35" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU35" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV35" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW35" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY35" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ35" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB35" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC35" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD35" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE35" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF35" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG35" s="36" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="BH35" s="41" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B36" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C36" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E36" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F36" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G36" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H36" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J36" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K36" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L36" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M36" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N36" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O36" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P36" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q36" s="1"/>
+      <x:c r="R36" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S36" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T36" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U36" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V36" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W36" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X36" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y36" s="1"/>
+      <x:c r="Z36" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA36" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB36" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC36" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD36" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE36" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF36" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG36" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI36" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ36" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK36" s="34" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AL36" s="97" t="n">
+        <x:v>10939.74</x:v>
+      </x:c>
+      <x:c r="AM36" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN36" s="1">
+        <x:v>610000</x:v>
+      </x:c>
+      <x:c r="AO36" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ36" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR36" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS36" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU36" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV36" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW36" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY36" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ36" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB36" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC36" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD36" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE36" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF36" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG36" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH36" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B37" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C37" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E37" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F37" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G37" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H37" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J37" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K37" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L37" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M37" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N37" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O37" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P37" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q37" s="1"/>
+      <x:c r="R37" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S37" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T37" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U37" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V37" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W37" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X37" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y37" s="1"/>
+      <x:c r="Z37" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA37" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB37" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC37" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD37" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE37" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF37" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG37" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI37" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ37" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK37" s="34" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AL37" s="97">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM37" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN37" s="1">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO37" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ37" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR37" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS37" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU37" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV37" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW37" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY37" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ37" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB37" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC37" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE37" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF37" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG37" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH37" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" s="41" customFormat="1">
+      <x:c r="A38" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B38" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C38" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E38" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F38" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G38" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H38" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J38" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K38" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L38" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M38" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N38" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O38" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P38" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q38" s="37"/>
+      <x:c r="R38" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S38" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T38" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U38" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V38" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W38" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X38" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y38" s="37"/>
+      <x:c r="Z38" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA38" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB38" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC38" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD38" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE38" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF38" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG38" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI38" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ38" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK38" s="36" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AL38" s="96">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM38" s="40">
+        <x:v>46157.666666666664</x:v>
+      </x:c>
+      <x:c r="AN38" s="37">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO38" s="40">
+        <x:v>46157.666666666664</x:v>
+      </x:c>
+      <x:c r="AP38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ38" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR38" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS38" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU38" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV38" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW38" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY38" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ38" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB38" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC38" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD38" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE38" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF38" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG38" s="36" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="BH38" s="41" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B39" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C39" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E39" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F39" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G39" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H39" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J39" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K39" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L39" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M39" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N39" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O39" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P39" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q39" s="1"/>
+      <x:c r="R39" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S39" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T39" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U39" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V39" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W39" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X39" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y39" s="1"/>
+      <x:c r="Z39" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA39" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB39" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC39" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD39" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE39" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF39" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG39" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI39" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ39" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK39" s="34" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="AL39" s="97" t="n">
+        <x:v>10760.4</x:v>
+      </x:c>
+      <x:c r="AM39" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN39" s="1">
+        <x:v>600000</x:v>
+      </x:c>
+      <x:c r="AO39" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ39" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR39" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS39" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU39" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV39" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW39" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY39" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ39" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB39" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC39" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE39" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF39" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG39" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH39" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" s="41" customFormat="1">
+      <x:c r="A40" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B40" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C40" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E40" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F40" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G40" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H40" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J40" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K40" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L40" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M40" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N40" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O40" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P40" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q40" s="37"/>
+      <x:c r="R40" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S40" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T40" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U40" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V40" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W40" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X40" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y40" s="37"/>
+      <x:c r="Z40" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA40" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB40" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC40" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD40" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE40" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF40" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG40" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI40" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ40" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK40" s="36" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="AL40" s="96">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM40" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN40" s="37">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO40" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ40" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR40" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS40" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU40" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV40" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW40" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY40" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ40" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB40" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC40" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD40" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE40" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF40" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG40" s="36" t="str">
+        <x:v>Sprzedane</x:v>
+      </x:c>
+      <x:c r="BH40" s="41" t="str">
+        <x:v>Transakcja zakończona</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B41" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C41" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E41" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F41" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G41" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H41" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J41" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K41" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L41" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M41" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N41" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O41" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P41" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q41" s="1"/>
+      <x:c r="R41" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S41" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T41" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U41" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V41" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W41" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X41" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y41" s="1"/>
+      <x:c r="Z41" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA41" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB41" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC41" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD41" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE41" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF41" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG41" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI41" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ41" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK41" s="34" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="AL41" s="97" t="n">
+        <x:v>10760.4</x:v>
+      </x:c>
+      <x:c r="AM41" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN41" s="1">
+        <x:v>600000</x:v>
+      </x:c>
+      <x:c r="AO41" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ41" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR41" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS41" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU41" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV41" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW41" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY41" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ41" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB41" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC41" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE41" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF41" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG41" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH41" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B42" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C42" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E42" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F42" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G42" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H42" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J42" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K42" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L42" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M42" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N42" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O42" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P42" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q42" s="1"/>
+      <x:c r="R42" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S42" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T42" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U42" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V42" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W42" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X42" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y42" s="1"/>
+      <x:c r="Z42" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA42" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB42" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC42" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD42" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE42" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF42" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG42" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI42" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ42" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK42" s="34" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="AL42" s="97">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM42" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN42" s="1">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO42" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ42" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR42" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS42" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU42" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV42" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW42" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY42" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ42" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB42" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC42" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD42" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE42" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF42" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG42" s="34" t="str">
+        <x:v>Rezerwacja</x:v>
+      </x:c>
+      <x:c r="BH42" t="str">
+        <x:v>Rezerwacja – aktualna oferta</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B43" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C43" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E43" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F43" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G43" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H43" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J43" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K43" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L43" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M43" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N43" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O43" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P43" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q43" s="1"/>
+      <x:c r="R43" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S43" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T43" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U43" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V43" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W43" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X43" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y43" s="1"/>
+      <x:c r="Z43" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA43" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB43" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC43" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD43" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE43" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF43" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG43" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI43" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ43" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK43" s="34" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="AL43" s="97" t="n">
+        <x:v>10760.4</x:v>
+      </x:c>
+      <x:c r="AM43" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN43" s="1">
+        <x:v>600000</x:v>
+      </x:c>
+      <x:c r="AO43" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ43" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR43" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS43" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU43" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV43" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW43" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY43" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ43" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB43" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC43" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD43" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE43" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF43" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG43" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH43" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B44" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C44" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E44" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F44" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G44" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H44" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J44" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K44" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L44" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M44" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N44" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O44" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P44" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q44" s="1"/>
+      <x:c r="R44" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S44" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T44" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U44" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V44" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W44" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X44" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y44" s="1"/>
+      <x:c r="Z44" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA44" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB44" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC44" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD44" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE44" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF44" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG44" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI44" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ44" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK44" s="34" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="AL44" s="97">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM44" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN44" s="1">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO44" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ44" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR44" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS44" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU44" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV44" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW44" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY44" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ44" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB44" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC44" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD44" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE44" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF44" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG44" s="34" t="str">
+        <x:v>Sprzedane</x:v>
+      </x:c>
+      <x:c r="BH44" t="str">
+        <x:v>Transakcja zakończona</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B45" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C45" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E45" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F45" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G45" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H45" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J45" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K45" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L45" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M45" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N45" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O45" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P45" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q45" s="1"/>
+      <x:c r="R45" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S45" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T45" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U45" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V45" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W45" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X45" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y45" s="1"/>
+      <x:c r="Z45" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA45" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB45" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC45" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD45" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE45" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF45" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG45" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI45" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ45" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK45" s="34" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="AL45" s="97" t="n">
+        <x:v>10760.4</x:v>
+      </x:c>
+      <x:c r="AM45" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN45" s="1">
+        <x:v>600000</x:v>
+      </x:c>
+      <x:c r="AO45" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ45" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR45" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS45" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU45" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV45" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW45" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY45" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ45" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB45" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC45" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE45" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF45" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG45" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH45" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B46" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C46" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E46" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F46" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G46" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H46" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J46" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K46" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L46" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M46" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N46" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O46" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P46" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q46" s="1"/>
+      <x:c r="R46" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S46" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T46" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U46" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V46" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W46" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X46" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y46" s="1"/>
+      <x:c r="Z46" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA46" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB46" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC46" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD46" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE46" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF46" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG46" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI46" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ46" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK46" s="34" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="AL46" s="97">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM46" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN46" s="1">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO46" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ46" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR46" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS46" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU46" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV46" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW46" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY46" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ46" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB46" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC46" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE46" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF46" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG46" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH46" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" s="41" customFormat="1">
+      <x:c r="A47" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B47" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C47" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E47" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F47" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G47" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H47" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J47" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K47" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L47" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M47" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N47" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O47" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P47" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q47" s="37"/>
+      <x:c r="R47" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S47" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T47" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U47" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V47" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W47" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X47" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y47" s="37"/>
+      <x:c r="Z47" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA47" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB47" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC47" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD47" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE47" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF47" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG47" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI47" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ47" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK47" s="36" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="AL47" s="96">
+        <x:v>9971</x:v>
+      </x:c>
+      <x:c r="AM47" s="40">
+        <x:v>46157.666666666664</x:v>
+      </x:c>
+      <x:c r="AN47" s="37">
+        <x:v>550000</x:v>
+      </x:c>
+      <x:c r="AO47" s="40">
+        <x:v>46157.666666666664</x:v>
+      </x:c>
+      <x:c r="AP47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ47" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR47" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS47" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU47" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV47" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW47" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY47" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ47" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB47" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC47" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD47" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE47" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF47" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG47" s="36" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="BH47" s="41" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B48" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C48" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E48" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F48" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G48" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H48" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J48" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K48" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L48" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M48" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N48" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O48" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P48" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q48" s="1"/>
+      <x:c r="R48" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S48" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T48" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U48" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V48" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W48" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X48" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y48" s="1"/>
+      <x:c r="Z48" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA48" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB48" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC48" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD48" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE48" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF48" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG48" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI48" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ48" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK48" s="34" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="AL48" s="97" t="n">
+        <x:v>10760.4</x:v>
+      </x:c>
+      <x:c r="AM48" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN48" s="1">
+        <x:v>600000</x:v>
+      </x:c>
+      <x:c r="AO48" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ48" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR48" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS48" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU48" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV48" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW48" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY48" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ48" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB48" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC48" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE48" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF48" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG48" s="34" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BH48" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" s="41" customFormat="1">
+      <x:c r="A49" s="36" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B49" s="36" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C49" s="36" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E49" s="37">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F49" s="37">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G49" s="37">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H49" s="38" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J49" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K49" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L49" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M49" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N49" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O49" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P49" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q49" s="37"/>
+      <x:c r="R49" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S49" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T49" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U49" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V49" s="36" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W49" s="36" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X49" s="37" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y49" s="37"/>
+      <x:c r="Z49" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA49" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB49" s="36" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC49" s="36" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD49" s="36" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE49" s="36" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF49" s="36" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG49" s="36" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI49" s="39" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ49" s="36" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK49" s="36" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="AL49" s="96">
+        <x:v>10696</x:v>
+      </x:c>
+      <x:c r="AM49" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN49" s="37">
+        <x:v>590000</x:v>
+      </x:c>
+      <x:c r="AO49" s="40">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ49" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR49" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS49" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU49" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV49" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW49" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY49" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ49" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB49" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC49" s="36" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD49" s="37" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE49" s="40" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF49" s="36" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG49" s="36" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="BH49" s="41" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" s="34" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B50" s="34" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C50" s="34" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E50" s="1">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F50" s="1">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G50" s="1">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H50" s="35" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J50" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K50" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L50" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M50" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N50" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O50" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P50" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q50" s="1"/>
+      <x:c r="R50" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S50" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T50" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U50" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V50" s="34" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W50" s="34" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X50" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y50" s="1"/>
+      <x:c r="Z50" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA50" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB50" s="34" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC50" s="34" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD50" s="34" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE50" s="34" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF50" s="34" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG50" s="34" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI50" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ50" s="34" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK50" s="34" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="AL50" s="97" t="n">
+        <x:v>10939.74</x:v>
+      </x:c>
+      <x:c r="AM50" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AN50" s="1">
+        <x:v>610000</x:v>
+      </x:c>
+      <x:c r="AO50" s="3">
+        <x:v>45992.666666666664</x:v>
+      </x:c>
+      <x:c r="AP50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AQ50" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AR50" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS50" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU50" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV50" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW50" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY50" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ50" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB50" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC50" s="34" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD50" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE50" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF50" s="34" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG50" s="34" t="str">
+        <x:v>Rezerwacja</x:v>
+      </x:c>
+      <x:c r="BH50" t="str">
+        <x:v>Rezerwacja – aktualna oferta</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B51" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C51" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E51">
+        <x:v>8513251898</x:v>
+      </x:c>
+      <x:c r="F51">
+        <x:v>386981763</x:v>
+      </x:c>
+      <x:c r="G51">
+        <x:v>501481763</x:v>
+      </x:c>
+      <x:c r="H51" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J51" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K51" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="L51" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="M51" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N51" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O51" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P51" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q51"/>
+      <x:c r="R51" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S51" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="T51" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U51" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="V51" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="W51" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="X51" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Y51"/>
+      <x:c r="Z51" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AA51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AB51" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="AC51" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AD51" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AE51" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF51" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="AG51" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AH51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AI51" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AJ51" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AK51" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="AL51" s="97" t="n">
+        <x:v>10859.318346627992</x:v>
+      </x:c>
+      <x:c r="AM51" s="100" t="n">
+        <x:v>46037</x:v>
+      </x:c>
+      <x:c r="AN51" s="102" t="n">
+        <x:v>599000</x:v>
+      </x:c>
+      <x:c r="AO51" s="100" t="n">
+        <x:v>46037</x:v>
+      </x:c>
+      <x:c r="AP51" t="str">
+        <x:v>X</x:v>
+      </x:c>
+      <x:c r="AQ51" t="str">
+        <x:v>X</x:v>
+      </x:c>
+      <x:c r="AR51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AS51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AU51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AV51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AW51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AX51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AY51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AZ51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BA51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BB51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BC51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BD51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BE51" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="BF51" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BG51" t="str">
+        <x:v>Rezerwacja</x:v>
+      </x:c>
+      <x:c r="BH51" t="str">
+        <x:v>Podwyżka ceny – aktualna oferta</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:hyperlinks>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H2" r:id="R780cb8311e664155"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H3" r:id="R59504769c72a42d9"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H4" r:id="Rf1d00e1fe1404ddc"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H5" r:id="R3f44e8d87f444504"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H6" r:id="R53b0294f4dc84bf7"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H7" r:id="R939348c5dfbb4438"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H8" r:id="R2f35341aab8948c8"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H9" r:id="R51b90c9bca604dd1"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H10" r:id="Rf735bc2d44b743e0"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H11" r:id="R28a1022f8ec24043"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H12" r:id="R4828f9f1a0914ad5"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H13" r:id="R15d9c99fef574a06"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H14" r:id="R9be15652bf9d4c6a"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H15" r:id="R4a025255d71b4081"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H16" r:id="Rd976ba32b1fd447b"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H17" r:id="R036f38bef227461e"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H18" r:id="R080de6239f614c57"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H19" r:id="R0ff05c83176e4958"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H20" r:id="R2d43606fc94447cb"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H21" r:id="R9e13761be2164612"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H22" r:id="R0dd1a1ea59fe4c44"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H23" r:id="Ra36139127432463b"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H24" r:id="Rb3f9d865dfe34c8f"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H25" r:id="R040d2b4814544b11"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H26" r:id="Rd990d545e97d4585"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H27" r:id="R9cef6d495665445c"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H28" r:id="Rd3e0e2469fa74b4d"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H29" r:id="R47c5614099ff4ee9"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H30" r:id="R112d9551b0db4c9a"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H31" r:id="Rb50a6d88d4a94248"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H32" r:id="R64c998524b7b4b55"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H33" r:id="R16a46cdd88734921"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H34" r:id="Rbbf43961ae9b42c3"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H35" r:id="R2c24f3d9bb584062"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H36" r:id="R522053b860024f99"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H37" r:id="R41ee8bf16de44f65"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H38" r:id="R34c043dd0c9947c6"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H39" r:id="R62143e11fd2c460a"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H40" r:id="Rf7a3d283fa6d4cb1"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H41" r:id="R65acf9b921f34c8c"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H42" r:id="Re6e5dc1f58e948a1"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H43" r:id="Ra11945c191a945e9"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H44" r:id="R0de8c959a5ca44ab"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H45" r:id="Rc4b5f528b25049a9"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H46" r:id="R3df66cb9fe9449d7"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H47" r:id="R390ade3ac621499c"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H48" r:id="R5ca0b63e844d4d43"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H49" r:id="R5e289f4b62b84a39"/>
+    <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H50" r:id="Raaff4cbe35fc45ee"/>
+  </x:hyperlinks>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</x:worksheet>
 </file>
-
-[...36 lines deleted...]
-</file>