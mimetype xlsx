--- v0 (2026-07-28)
+++ v1 (2026-10-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71EB31B1-8BF7-4EE1-95E7-282695D4F481}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31046469-B3C7-4E75-B249-3DF53AA3485B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{336D2583-5C4C-4C42-9206-61D546232E49}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{336D2583-5C4C-4C42-9206-61D546232E49}"/>
   </bookViews>
   <sheets>
     <sheet name="zakres danych" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -635,52 +635,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA33353A-1A07-421F-B982-7CDBB172178E}">
   <dimension ref="A1:BF11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
+      <selection activeCell="BJ3" sqref="BJ3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="3" max="5" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" customWidth="1"/>
     <col min="38" max="38" width="14.42578125" customWidth="1"/>
     <col min="39" max="39" width="17.7109375" customWidth="1"/>
     <col min="40" max="40" width="16.5703125" customWidth="1"/>
     <col min="41" max="41" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="11.85546875" customWidth="1"/>
     <col min="43" max="43" width="25" customWidth="1"/>
     <col min="44" max="44" width="11.85546875" customWidth="1"/>
     <col min="45" max="45" width="11.42578125" customWidth="1"/>
     <col min="47" max="47" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="26.5703125" customWidth="1"/>
     <col min="54" max="54" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="13.85546875" customWidth="1"/>
     <col min="56" max="56" width="13.7109375" customWidth="1"/>
     <col min="57" max="57" width="37.140625" bestFit="1" customWidth="1"/>
@@ -1129,66 +1129,66 @@
       <c r="AD3" s="4" t="s">
         <v>64</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>65</v>
       </c>
       <c r="AF3" s="4" t="s">
         <v>66</v>
       </c>
       <c r="AG3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AH3" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AI3" s="2" t="s">
         <v>67</v>
       </c>
       <c r="AJ3" s="4" t="s">
         <v>69</v>
       </c>
       <c r="AK3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AL3" s="1">
-        <v>6581</v>
+        <v>6764.73</v>
       </c>
       <c r="AM3" s="3">
-        <v>45658</v>
+        <v>46251</v>
       </c>
       <c r="AN3" s="1">
-        <v>680000</v>
+        <v>699000</v>
       </c>
       <c r="AO3" s="3">
-        <v>45658</v>
+        <v>46251</v>
       </c>
       <c r="AP3" s="1">
-        <v>680000</v>
+        <v>699000</v>
       </c>
       <c r="AQ3" s="3">
-        <v>45658</v>
+        <v>46251</v>
       </c>
       <c r="AR3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AS3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AT3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AU3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="AV3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AW3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AX3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AY3" s="3" t="s">
         <v>22</v>
       </c>